--- v11 (2026-08-02)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc56b801a61e44e02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e7f6130fcef44a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a44317fc54b4c39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c2c7e9a17a4ae6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R642b481d13d24226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a44317fc54b4c39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3baedf18d47e45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c2c7e9a17a4ae6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>94,550</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,630</x:t>
-[...490 lines deleted...]
-          <x:t>94,460</x:t>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>