--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e7f6130fcef44a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a20ef32d8b84438" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c2c7e9a17a4ae6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8322a2d780754e62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3baedf18d47e45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c2c7e9a17a4ae6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65b21c4c154a4697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8322a2d780754e62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>98,810</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>98,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,800</x:t>
-[...92 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>97,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,610</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>97,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,660</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>