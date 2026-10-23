--- v13 (2026-10-01)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a20ef32d8b84438" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3736e3f9f0c4f5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8322a2d780754e62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c569a041d834cd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65b21c4c154a4697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8322a2d780754e62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c1cbd6827a74bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c569a041d834cd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,260</x:t>
-[...387 lines deleted...]
-          <x:t>93,740</x:t>
+          <x:t>96,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>