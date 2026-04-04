--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fe654ab2a0540fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7a77a3cbd04472" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra39f37f449ca414b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e96193c1dd14bf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R660050b4986c40e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra39f37f449ca414b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re045b91d3749435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e96193c1dd14bf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,160</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,590</x:t>
-[...75 lines deleted...]
-          <x:t>98,810</x:t>
+          <x:t>99,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,510</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>98,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>