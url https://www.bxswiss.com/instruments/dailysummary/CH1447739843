--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7a77a3cbd04472" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe72e03f90e474d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e96193c1dd14bf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22663b3be88249e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re045b91d3749435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e96193c1dd14bf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c66c98dc96a4a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22663b3be88249e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>98,300</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,060</x:t>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>98,780</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,880</x:t>
-[...16 lines deleted...]
-          <x:t>97,950</x:t>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>96,920</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>