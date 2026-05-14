--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe72e03f90e474d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R164b873ad72b410a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22663b3be88249e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R562e05c99d7c471e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c66c98dc96a4a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22663b3be88249e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe28dd081664d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R562e05c99d7c471e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,630</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,340</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>30.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,660</x:t>
-[...441 lines deleted...]
-          <x:t>97,280</x:t>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>