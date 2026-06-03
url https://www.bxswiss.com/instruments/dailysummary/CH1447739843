--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R164b873ad72b410a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0705f21963f941cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R562e05c99d7c471e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76b5e6aee1214a0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe28dd081664d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R562e05c99d7c471e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re416710b197c47fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76b5e6aee1214a0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>