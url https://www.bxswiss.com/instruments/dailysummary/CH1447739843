--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0705f21963f941cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6df1e245a0dd4f3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76b5e6aee1214a0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R581e431aac034e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re416710b197c47fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76b5e6aee1214a0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb014d33ce564d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R581e431aac034e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>92,570</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,570</x:t>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>93,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>92,170</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,070</x:t>
-[...58 lines deleted...]
-          <x:t>91,230</x:t>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>