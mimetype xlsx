--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6df1e245a0dd4f3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb75ba33e5ce44fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R581e431aac034e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b6d6dac92fc4dc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb014d33ce564d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R581e431aac034e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2123ca05fd5644c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b6d6dac92fc4dc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>94,380</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,210</x:t>
-[...195 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,830</x:t>
-[...156 lines deleted...]
-          <x:t>93,460</x:t>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,500</x:t>
-        </x:is>
-[...116 lines deleted...]
-          <x:t>93,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>