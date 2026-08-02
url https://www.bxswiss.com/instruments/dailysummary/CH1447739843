--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb75ba33e5ce44fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc56b801a61e44e02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b6d6dac92fc4dc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a44317fc54b4c39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2123ca05fd5644c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b6d6dac92fc4dc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R642b481d13d24226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a44317fc54b4c39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>93,090</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>93,460</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>92,710</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,030</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>95,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>02.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,510</x:t>
-[...171 lines deleted...]
-          <x:t>93,500</x:t>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>