--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4139a12220594460" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b6a44025a8d4d70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3a820eb9a6e42fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R808d3caeca914d86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bde162a1e614c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3a820eb9a6e42fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb5e5357dc104c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R808d3caeca914d86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>