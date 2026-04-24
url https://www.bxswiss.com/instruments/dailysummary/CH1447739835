--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b6a44025a8d4d70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R861fe2c6a1fd4278" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R808d3caeca914d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R069f7630bfcd4fc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb5e5357dc104c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R808d3caeca914d86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f60d49ddd7543f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R069f7630bfcd4fc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,290</x:t>
-[...522 lines deleted...]
-          <x:t>94,200</x:t>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>