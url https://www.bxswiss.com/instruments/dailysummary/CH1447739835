--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R861fe2c6a1fd4278" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341a8b476a0f4433" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R069f7630bfcd4fc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ed4552d14d4ac0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f60d49ddd7543f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R069f7630bfcd4fc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5dfb4d3de46493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ed4552d14d4ac0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>96,430</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>97,390</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>97,160</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>