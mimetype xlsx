--- v7 (2026-05-14)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341a8b476a0f4433" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1343ba2419f24897" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ed4552d14d4ac0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f4908f3a1dd4fb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5dfb4d3de46493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ed4552d14d4ac0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec9d7a5aa0874d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f4908f3a1dd4fb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>96,610</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>98,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>98,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>