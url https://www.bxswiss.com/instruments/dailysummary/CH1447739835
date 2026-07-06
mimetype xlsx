--- v8 (2026-06-15)
+++ v9 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1343ba2419f24897" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R111d9a79fc1841a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f4908f3a1dd4fb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0288975670d46b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec9d7a5aa0874d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f4908f3a1dd4fb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cdaf826f6854d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0288975670d46b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...141 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,210</x:t>
-[...75 lines deleted...]
-          <x:t>99,970</x:t>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,850</x:t>
-[...242 lines deleted...]
-          <x:t>99,740</x:t>
+          <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>