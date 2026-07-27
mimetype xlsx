--- v9 (2026-07-06)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R111d9a79fc1841a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f2751f41f1f4971" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0288975670d46b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9350467ab9a461a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cdaf826f6854d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0288975670d46b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65cbd596773a48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9350467ab9a461a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>99,600</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,600</x:t>
-[...65 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,335</x:t>
-[...26 lines deleted...]
-          <x:t>101,615</x:t>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...370 lines deleted...]
-          <x:t>100,460</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>