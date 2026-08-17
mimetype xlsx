--- v10 (2026-07-27)
+++ v11 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f2751f41f1f4971" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60c6d431c66e4cf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9350467ab9a461a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97805c9791d5434f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65cbd596773a48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9350467ab9a461a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8b2b4df963d4e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97805c9791d5434f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>102,050</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>101,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>