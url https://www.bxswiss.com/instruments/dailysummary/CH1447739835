--- v11 (2026-08-17)
+++ v12 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60c6d431c66e4cf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe45b541eb764df8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97805c9791d5434f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7fcf75f948a4807"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8b2b4df963d4e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97805c9791d5434f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42ae205c70e843f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7fcf75f948a4807" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>101,205</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>101,365</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>101,415</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,465</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...32 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,595</x:t>
-[...16 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>11.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,695</x:t>
-[...85 lines deleted...]
-          <x:t>101,565</x:t>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>