--- v7 (2026-03-14)
+++ v8 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R104c269f28f74862" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296679a936f74e00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc36374695c6d4dae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea6fccaeaeb14e5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0bbe40483444776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc36374695c6d4dae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac7a9ae9462844f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea6fccaeaeb14e5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Strategy 115% Covered Call Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,221</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>4,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,181</x:t>
-[...16 lines deleted...]
-          <x:t>4,199</x:t>
+          <x:t>4,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,223</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>4,199</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,181</x:t>
-[...65 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>4,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,223</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>20.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,224</x:t>
-[...16 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>4,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,223</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>4,623</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>