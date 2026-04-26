--- v8 (2026-04-05)
+++ v9 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296679a936f74e00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00188ecaab5f4109" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea6fccaeaeb14e5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31de9251f44a4382"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac7a9ae9462844f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea6fccaeaeb14e5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a989b64f75b4f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31de9251f44a4382" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Strategy 115% Covered Call Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,376</x:t>
@@ -737,31 +292,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>