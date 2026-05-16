--- v9 (2026-04-26)
+++ v10 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00188ecaab5f4109" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf71e0894e8834411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31de9251f44a4382"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf66ea5d215324c31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a989b64f75b4f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31de9251f44a4382" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1270ba0b77294d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf66ea5d215324c31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Strategy 115% Covered Call Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...309 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,282</x:t>
@@ -670,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>