--- v10 (2026-05-16)
+++ v11 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf71e0894e8834411" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab135460f4e94c2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf66ea5d215324c31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7b0841dd2bb4118"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1270ba0b77294d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf66ea5d215324c31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re919c42a4e7d4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7b0841dd2bb4118" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Strategy 115% Covered Call Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,579 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...239 lines deleted...]
-          <x:t>5,265</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,976</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>5,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>