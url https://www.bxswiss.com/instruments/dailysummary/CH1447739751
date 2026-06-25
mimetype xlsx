--- v11 (2026-06-05)
+++ v12 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab135460f4e94c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf3ed7fcf9564c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7b0841dd2bb4118"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb35cd8360bd54f69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re919c42a4e7d4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7b0841dd2bb4118" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc84eb6361c74891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb35cd8360bd54f69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Strategy 115% Covered Call Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>