--- v12 (2026-06-25)
+++ v13 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf3ed7fcf9564c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf042762a3e434296" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb35cd8360bd54f69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b8c90d4410a4729"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc84eb6361c74891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb35cd8360bd54f69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc435555f4ffc4473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b8c90d4410a4729" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Strategy 115% Covered Call Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>