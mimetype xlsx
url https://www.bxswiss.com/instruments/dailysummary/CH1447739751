--- v13 (2026-07-15)
+++ v14 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf042762a3e434296" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55e162bf75a34f65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b8c90d4410a4729"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f2cdeac65c44e62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc435555f4ffc4473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b8c90d4410a4729" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fcd636619804d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f2cdeac65c44e62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Strategy 115% Covered Call Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>