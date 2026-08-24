--- v14 (2026-08-04)
+++ v15 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55e162bf75a34f65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87c4e49ffbf4f05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f2cdeac65c44e62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb74cb57a131d4713"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fcd636619804d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f2cdeac65c44e62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6723047e934806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb74cb57a131d4713" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Strategy 115% Covered Call Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,975</x:t>
@@ -710,31 +245,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>