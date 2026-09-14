--- v15 (2026-08-24)
+++ v16 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87c4e49ffbf4f05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e2fe22e64584811" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb74cb57a131d4713"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra38966478c744aaf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6723047e934806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb74cb57a131d4713" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d6f4131a624782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra38966478c744aaf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Strategy 115% Covered Call Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,499 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...20 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,984</x:t>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,984</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>2,975</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,424</x:t>
@@ -650,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>