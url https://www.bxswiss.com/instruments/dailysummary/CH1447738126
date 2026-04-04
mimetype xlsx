--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1a91dd2e15540ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72c7109f4e464aab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8687020146f64fe4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref400924ad2a4473"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89e3defbb64d4222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8687020146f64fe4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea5397c87b34e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref400924ad2a4473" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rigetti Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,450</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,930</x:t>
-[...16 lines deleted...]
-          <x:t>99,920</x:t>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,200</x:t>
-[...593 lines deleted...]
-          <x:t>98,840</x:t>
+          <x:t>99,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>