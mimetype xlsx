--- v5 (2026-04-04)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72c7109f4e464aab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd233b2e7f6824c6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref400924ad2a4473"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R054421ce353e4277"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea5397c87b34e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref400924ad2a4473" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fe51edbd38c4cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R054421ce353e4277" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rigetti Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,650</x:t>
-[...21 lines deleted...]
-          <x:t>98,530</x:t>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,530</x:t>
-[...80 lines deleted...]
-          <x:t>99,540</x:t>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...289 lines deleted...]
-          <x:t>99,060</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>