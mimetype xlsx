--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806e55afb6fc4af4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree818675d1f9445e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317548f2c23246e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac11052d507f4993"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae278c492a5f4f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317548f2c23246e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R538e14b6a48147b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac11052d507f4993" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...139 lines deleted...]
-          <x:t>98,390</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,830</x:t>
-[...490 lines deleted...]
-          <x:t>99,960</x:t>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>