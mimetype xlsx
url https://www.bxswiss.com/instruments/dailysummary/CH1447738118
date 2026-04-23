--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree818675d1f9445e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ccfef5ef60440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac11052d507f4993"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ff2fa52f7c54559"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R538e14b6a48147b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac11052d507f4993" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25a32ea64c7e4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ff2fa52f7c54559" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>92,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,080</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>92,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,040</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>