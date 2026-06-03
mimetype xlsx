--- v6 (2026-04-23)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ccfef5ef60440a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9e8db528f624a99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ff2fa52f7c54559"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24771f6df51b4c12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25a32ea64c7e4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ff2fa52f7c54559" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53038ff027a64ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24771f6df51b4c12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,340</x:t>
-[...21 lines deleted...]
-          <x:t>92,300</x:t>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>88,530</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>