--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9e8db528f624a99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec25e6097ad4bb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24771f6df51b4c12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2548c468690478f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53038ff027a64ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24771f6df51b4c12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f3fffbfb73f41d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2548c468690478f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>92,800</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,510</x:t>
-[...70 lines deleted...]
-          <x:t>95,630</x:t>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,790</x:t>
-[...161 lines deleted...]
-          <x:t>92,060</x:t>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>