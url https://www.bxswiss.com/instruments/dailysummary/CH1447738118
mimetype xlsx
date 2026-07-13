--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec25e6097ad4bb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb199bfc9764145" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2548c468690478f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac9c53d1362a4437"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f3fffbfb73f41d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2548c468690478f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d818895fa694e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac9c53d1362a4437" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,450</x:t>
-        </x:is>
-[...553 lines deleted...]
-          <x:t>89,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>