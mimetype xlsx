--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb199bfc9764145" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18a95bd5c47d4dcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac9c53d1362a4437"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c5bdbd7a0fb4a62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d818895fa694e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac9c53d1362a4437" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3342f560f254a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c5bdbd7a0fb4a62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>92,690</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,730</x:t>
-[...11 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...428 lines deleted...]
-          <x:t>92,810</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,600</x:t>
-[...112 lines deleted...]
-          <x:t>94,450</x:t>
+          <x:t>93,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>