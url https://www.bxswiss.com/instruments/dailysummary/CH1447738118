--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18a95bd5c47d4dcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R145a3cd89c774ee0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c5bdbd7a0fb4a62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R912c1b42057c467b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3342f560f254a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c5bdbd7a0fb4a62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f2d0e8877f64773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R912c1b42057c467b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>92,810</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,600</x:t>
-[...367 lines deleted...]
-          <x:t>90,060</x:t>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,590</x:t>
-[...139 lines deleted...]
-          <x:t>93,390</x:t>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>