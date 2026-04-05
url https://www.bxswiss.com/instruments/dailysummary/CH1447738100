--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R556f86a526ce46ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eefc56010734737" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd9969e7537f4e4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cb5b03523794962"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R325eaba7769a4b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd9969e7537f4e4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3438e765204687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cb5b03523794962" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.40% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>