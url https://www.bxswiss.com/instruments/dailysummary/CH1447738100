--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eefc56010734737" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b328a6508954e68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cb5b03523794962"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc481c6e994174a0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3438e765204687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cb5b03523794962" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3635b8c566b44385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc481c6e994174a0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.40% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>90,350</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>