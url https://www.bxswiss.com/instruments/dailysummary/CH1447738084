--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra753d77ae9cf47d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb5ae759d69749f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0a2ad8ae8d448d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f49d391c9a24dd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7e2280b6cea4ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0a2ad8ae8d448d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7714f3a603344e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f49d391c9a24dd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>