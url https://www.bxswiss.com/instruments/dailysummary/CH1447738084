--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb5ae759d69749f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra267a3e075f845fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f49d391c9a24dd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff19b26d5521452b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7714f3a603344e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f49d391c9a24dd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d7b2de372544a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff19b26d5521452b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>77,465</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>