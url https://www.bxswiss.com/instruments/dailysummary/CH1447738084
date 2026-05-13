--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra267a3e075f845fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48c53b76eb9747ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff19b26d5521452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raef731f6bfe94891"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d7b2de372544a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff19b26d5521452b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra183b93db13a4154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raef731f6bfe94891" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>80,140</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,570</x:t>
-[...11 lines deleted...]
-          <x:t>80,450</x:t>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,210</x:t>
-[...301 lines deleted...]
-          <x:t>82,680</x:t>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>