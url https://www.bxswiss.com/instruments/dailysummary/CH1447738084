--- v8 (2026-05-13)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48c53b76eb9747ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c67bd34947041ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raef731f6bfe94891"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d6fbeca1eee4922"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra183b93db13a4154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raef731f6bfe94891" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re135ac1cafc04901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d6fbeca1eee4922" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>