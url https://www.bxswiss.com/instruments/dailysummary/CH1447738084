--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c67bd34947041ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5477c104294274" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d6fbeca1eee4922"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5243f3d83474687"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re135ac1cafc04901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d6fbeca1eee4922" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72adf26bd9564e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5243f3d83474687" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>73,255</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>