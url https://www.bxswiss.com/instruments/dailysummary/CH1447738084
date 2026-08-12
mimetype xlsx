--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5477c104294274" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52026fa711dc43e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5243f3d83474687"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f40ec76b1624ca9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72adf26bd9564e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5243f3d83474687" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49c0d4c804b24eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f40ec76b1624ca9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>