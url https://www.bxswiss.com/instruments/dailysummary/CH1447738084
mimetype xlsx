--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52026fa711dc43e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab8068b833fd4ffa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f40ec76b1624ca9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1de67c4aa4b449d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49c0d4c804b24eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f40ec76b1624ca9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52b3ad3c1f844223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1de67c4aa4b449d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>