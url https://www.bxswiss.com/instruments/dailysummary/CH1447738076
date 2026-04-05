--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4005d2f3e5b14fcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dae5a6fbf064f66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcc3ee48bf5448d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd03f74e3b464449"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b4ebc3422074b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcc3ee48bf5448d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a651c05d4bb4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd03f74e3b464449" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>101,305</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,855</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>100,695</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,490</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>