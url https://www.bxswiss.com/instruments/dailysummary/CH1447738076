--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dae5a6fbf064f66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7fbbe383cd54e8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd03f74e3b464449"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racfbafddde2d4dea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a651c05d4bb4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd03f74e3b464449" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41d426a4fe024b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racfbafddde2d4dea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>100,835</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,765</x:t>
-[...404 lines deleted...]
-          <x:t>100,510</x:t>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>