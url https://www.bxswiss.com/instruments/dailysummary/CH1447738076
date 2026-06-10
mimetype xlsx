--- v6 (2026-04-27)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7fbbe383cd54e8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04dcc5c3f1c749cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racfbafddde2d4dea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96cf6cc4ac944f35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41d426a4fe024b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racfbafddde2d4dea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46bf3cfdbf584a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96cf6cc4ac944f35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>102,530</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>