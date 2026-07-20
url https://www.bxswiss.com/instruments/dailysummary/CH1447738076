--- v7 (2026-06-10)
+++ v8 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04dcc5c3f1c749cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38b1eb8ff4864ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96cf6cc4ac944f35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R825968fe1bfd45b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46bf3cfdbf584a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96cf6cc4ac944f35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a625a3d910344f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R825968fe1bfd45b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>101,175</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>