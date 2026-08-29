--- v8 (2026-07-20)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38b1eb8ff4864ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re12dead6c94845e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R825968fe1bfd45b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1263e371a1ed4b25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a625a3d910344f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R825968fe1bfd45b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9626c329c192469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1263e371a1ed4b25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...485 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>101,675</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>