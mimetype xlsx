--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6903e5f39714896" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5128ecd4f764a65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R299b37f8b86e4c57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06847d5479a1468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R964c11834f4f477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R299b37f8b86e4c57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf538f3b5e50a4921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06847d5479a1468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Sandoz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>