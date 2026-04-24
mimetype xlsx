--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5128ecd4f764a65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeab23fe4d024ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06847d5479a1468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd11f34ba74411e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf538f3b5e50a4921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06847d5479a1468a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb437ef7f4d8e42f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd11f34ba74411e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Sandoz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,580</x:t>
-[...549 lines deleted...]
-          <x:t>101,300</x:t>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>