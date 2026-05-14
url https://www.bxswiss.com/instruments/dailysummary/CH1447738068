--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeab23fe4d024ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a9882eb10842c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd11f34ba74411e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc9cccb77e4449cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb437ef7f4d8e42f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd11f34ba74411e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d1d87ebedd445d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc9cccb77e4449cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Sandoz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>101,130</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,150</x:t>
-[...171 lines deleted...]
-          <x:t>101,800</x:t>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>