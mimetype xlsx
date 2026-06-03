--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a9882eb10842c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94036d5911f4a7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc9cccb77e4449cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfa4912d3c334962"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d1d87ebedd445d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc9cccb77e4449cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd29c0f592b074b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfa4912d3c334962" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Sandoz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>101,950</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>101,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,500</x:t>
-[...242 lines deleted...]
-          <x:t>102,440</x:t>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>