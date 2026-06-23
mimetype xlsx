--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94036d5911f4a7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f638c6b5e64e22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfa4912d3c334962"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eed0d6ff81e4c7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd29c0f592b074b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfa4912d3c334962" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aec614412db45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eed0d6ff81e4c7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Sandoz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,420</x:t>
-[...215 lines deleted...]
-          <x:t>102,280</x:t>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,250</x:t>
-[...11 lines deleted...]
-          <x:t>102,180</x:t>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,180</x:t>
-[...43 lines deleted...]
-          <x:t>102,070</x:t>
+          <x:t>102,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,070</x:t>
-[...11 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,290</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>101,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,860</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>