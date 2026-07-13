--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f638c6b5e64e22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radc67c1d75a6432c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eed0d6ff81e4c7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R237463ee796e41e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aec614412db45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eed0d6ff81e4c7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f8b8b8727284123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R237463ee796e41e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Sandoz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>100,690</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,690</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>100,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,950</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>