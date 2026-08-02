--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radc67c1d75a6432c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22eb78a341647bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R237463ee796e41e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8b882d129424d5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f8b8b8727284123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R237463ee796e41e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R094d31fedd984b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8b882d129424d5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Sandoz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>101,180</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,090</x:t>
-[...65 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,420</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,210</x:t>
-[...102 lines deleted...]
-          <x:t>101,570</x:t>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,510</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,510</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>101,590</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,530</x:t>
-[...38 lines deleted...]
-          <x:t>101,590</x:t>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,450</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>101,640</x:t>
-        </x:is>
-[...89 lines deleted...]
-          <x:t>101,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>