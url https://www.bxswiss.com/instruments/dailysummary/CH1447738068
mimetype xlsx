--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22eb78a341647bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf225f158da164a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8b882d129424d5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1cf3f220ae04039"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R094d31fedd984b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8b882d129424d5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7da704589124ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1cf3f220ae04039" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Sandoz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447738068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,450</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,400</x:t>
-[...38 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>101,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>101,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,600</x:t>
-[...33 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>101,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,600</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>101,640</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...369 lines deleted...]
-          <x:t>101,660</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,660</x:t>
-[...58 lines deleted...]
-          <x:t>101,640</x:t>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>