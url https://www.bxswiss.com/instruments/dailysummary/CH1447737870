--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b8a69af007949f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd06a71889f4c29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc721164095f3495e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5750d50bb01f4caa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63319a5d22eb4ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc721164095f3495e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24b0a6c224334799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5750d50bb01f4caa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,350</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,760</x:t>
-[...512 lines deleted...]
-          <x:t>97,630</x:t>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>98,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>