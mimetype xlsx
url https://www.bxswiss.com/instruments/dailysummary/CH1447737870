--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd06a71889f4c29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0cbb123b764353" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5750d50bb01f4caa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f61e57628da4262"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24b0a6c224334799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5750d50bb01f4caa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R947c595c11de49ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f61e57628da4262" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>97,630</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>99,910</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>99,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,380</x:t>
-[...269 lines deleted...]
-          <x:t>99,330</x:t>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>