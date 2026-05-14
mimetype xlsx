--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0cbb123b764353" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1dbc2a39db74695" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f61e57628da4262"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f61cc1c7090417a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R947c595c11de49ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f61e57628da4262" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb963b56ef12e403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f61cc1c7090417a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>100,390</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,860</x:t>
-[...389 lines deleted...]
-          <x:t>100,590</x:t>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,590</x:t>
-[...85 lines deleted...]
-          <x:t>102,090</x:t>
+          <x:t>101,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>