--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1dbc2a39db74695" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b8e3c4cf2c84aaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f61cc1c7090417a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reae7c215234d494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb963b56ef12e403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f61cc1c7090417a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7461002c835405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reae7c215234d494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>100,590</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,590</x:t>
-[...134 lines deleted...]
-          <x:t>100,220</x:t>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>101,755</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>