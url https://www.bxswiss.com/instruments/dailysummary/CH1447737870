--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b8e3c4cf2c84aaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6682797fde224090" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reae7c215234d494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2af71bb6eb4d4650"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7461002c835405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reae7c215234d494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3012a872c5ac4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2af71bb6eb4d4650" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>100,590</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>