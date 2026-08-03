--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6682797fde224090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb476de324cbc46c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2af71bb6eb4d4650"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R296615323f9b4b79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3012a872c5ac4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2af71bb6eb4d4650" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c80fa8ec2684471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R296615323f9b4b79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>