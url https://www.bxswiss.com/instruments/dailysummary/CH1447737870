--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb476de324cbc46c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f8c00282928424d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R296615323f9b4b79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb91b40ee8b304ea8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c80fa8ec2684471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R296615323f9b4b79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f19084f40c48b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb91b40ee8b304ea8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>