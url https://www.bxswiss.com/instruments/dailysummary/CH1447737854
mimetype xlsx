--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73b8699d266f4d5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R128b15fe71b7425b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra60e0997db3a42b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e6b0d7139040bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48a3aa359357492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra60e0997db3a42b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ca2a92111a4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e6b0d7139040bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.60% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,980</x:t>
-[...102 lines deleted...]
-          <x:t>96,370</x:t>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,330</x:t>
-[...11 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,600</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>97,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,330</x:t>
-[...53 lines deleted...]
-          <x:t>97,890</x:t>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>