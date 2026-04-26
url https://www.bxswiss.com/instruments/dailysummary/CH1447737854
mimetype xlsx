--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R128b15fe71b7425b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ba578dcb7c4e4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e6b0d7139040bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ba6c2acd3f472f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ca2a92111a4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e6b0d7139040bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb52d21ce62ab4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ba6c2acd3f472f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.60% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,370</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,330</x:t>
-[...11 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,600</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>97,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,330</x:t>
-[...75 lines deleted...]
-          <x:t>97,600</x:t>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...300 lines deleted...]
-          <x:t>01.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,830</x:t>
-[...36 lines deleted...]
-          <x:t>95,370</x:t>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>