--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ba578dcb7c4e4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f203bbd2d1c40e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ba6c2acd3f472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8ac2c2392f34403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb52d21ce62ab4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ba6c2acd3f472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f5724da79d449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8ac2c2392f34403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.60% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>