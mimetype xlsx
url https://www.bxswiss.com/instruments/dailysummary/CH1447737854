--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f203bbd2d1c40e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa71864e16e44011" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8ac2c2392f34403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R117407a3261e4f6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f5724da79d449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8ac2c2392f34403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a0fceb5056045fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R117407a3261e4f6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.60% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,150</x:t>
-[...21 lines deleted...]
-          <x:t>103,305</x:t>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,185</x:t>
-[...485 lines deleted...]
-          <x:t>104,960</x:t>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>