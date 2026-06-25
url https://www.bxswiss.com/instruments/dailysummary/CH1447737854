--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa71864e16e44011" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5408df63badd429b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R117407a3261e4f6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R085ac88088d74263"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a0fceb5056045fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R117407a3261e4f6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea345e08ae934d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R085ac88088d74263" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.60% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>104,185</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,165</x:t>
-[...492 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,535</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>103,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>