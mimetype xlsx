--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5408df63badd429b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a19415023e34bfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R085ac88088d74263"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7467baac2c6d4c58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea345e08ae934d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R085ac88088d74263" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85980672a328453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7467baac2c6d4c58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.60% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>103,585</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,815</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>02.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,535</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,760</x:t>
-[...254 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,925</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>103,875</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>103,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>