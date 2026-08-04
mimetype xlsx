--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a19415023e34bfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8cfb24eb778402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7467baac2c6d4c58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8cf7a9e034b4840"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85980672a328453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7467baac2c6d4c58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d57940ab656462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8cf7a9e034b4840" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.60% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>103,435</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>103,925</x:t>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,425</x:t>
-[...92 lines deleted...]
-          <x:t>104,075</x:t>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,705</x:t>
-[...38 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>103,875</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>