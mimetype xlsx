--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8cfb24eb778402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6ce680a04124225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8cf7a9e034b4840"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf23fd4075734e38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d57940ab656462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8cf7a9e034b4840" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc78535acbe84d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf23fd4075734e38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.60% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,085</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>103,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,935</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>103,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,820</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>