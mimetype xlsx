--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R172c58e9f1f0431c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac0cc0316b14f38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6caaf50ad01494c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50503d4adf38486d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23dc4d2037aa485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6caaf50ad01494c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re02231d0f322448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50503d4adf38486d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>94,620</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>95,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,110</x:t>
-[...404 lines deleted...]
-          <x:t>95,160</x:t>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>