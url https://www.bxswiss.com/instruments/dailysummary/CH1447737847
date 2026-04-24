--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac0cc0316b14f38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc107db0ccea54699" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50503d4adf38486d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54924d4de3d64fd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re02231d0f322448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50503d4adf38486d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d28c499ec274c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54924d4de3d64fd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>93,430</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,550</x:t>
-[...97 lines deleted...]
-          <x:t>92,760</x:t>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-          <x:t>25.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,890</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>95,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>