--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc107db0ccea54699" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c4e1068855346bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54924d4de3d64fd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2e4ea3de1bd4623"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d28c499ec274c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54924d4de3d64fd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01f07d21355f49f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2e4ea3de1bd4623" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>