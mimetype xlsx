--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c4e1068855346bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3ef62c0529e4c03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2e4ea3de1bd4623"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R831ff36093314d33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01f07d21355f49f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2e4ea3de1bd4623" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R586c016ca7c54997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R831ff36093314d33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>98,630</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,580</x:t>
-[...97 lines deleted...]
-          <x:t>98,470</x:t>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,610</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>100,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>