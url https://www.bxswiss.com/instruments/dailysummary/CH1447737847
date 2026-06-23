--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3ef62c0529e4c03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d5af62e522842e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R831ff36093314d33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8cecbb47d44470d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R586c016ca7c54997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R831ff36093314d33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cb5a7eedb6a48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8cecbb47d44470d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,570</x:t>
-[...215 lines deleted...]
-          <x:t>100,600</x:t>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,520</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>99,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,430</x:t>
-[...85 lines deleted...]
-          <x:t>100,380</x:t>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>