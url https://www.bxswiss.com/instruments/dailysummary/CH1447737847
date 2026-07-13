--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d5af62e522842e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a67861c325749f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8cecbb47d44470d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54d709e3fddc4831"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cb5a7eedb6a48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8cecbb47d44470d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfafe6ad9dceb4edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54d709e3fddc4831" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,330</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,150</x:t>
-[...21 lines deleted...]
-          <x:t>100,050</x:t>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,390</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>99,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>