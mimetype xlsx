--- v11 (2026-07-13)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a67861c325749f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R664cd569f9064d96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54d709e3fddc4831"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c4932a0da824695"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfafe6ad9dceb4edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54d709e3fddc4831" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R825f2a5761114d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c4932a0da824695" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>99,220</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,110</x:t>
-[...26 lines deleted...]
-          <x:t>98,900</x:t>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,190</x:t>
-[...323 lines deleted...]
-          <x:t>99,630</x:t>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>