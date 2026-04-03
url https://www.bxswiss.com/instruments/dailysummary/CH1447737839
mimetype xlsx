--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5cf0508eb54478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4047f225a4e4287" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3150182cca984e2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33c7cb1764754d33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e28cc7b8bb44a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3150182cca984e2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57cb3349b1f44b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33c7cb1764754d33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>