--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4047f225a4e4287" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820c8a1747304247" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33c7cb1764754d33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09618c8a42f343cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57cb3349b1f44b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33c7cb1764754d33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ffcd3fad0e14f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09618c8a42f343cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,900</x:t>
-[...625 lines deleted...]
-          <x:t>97,980</x:t>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>