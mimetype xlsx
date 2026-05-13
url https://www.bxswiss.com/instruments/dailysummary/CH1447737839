--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820c8a1747304247" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64e48a5c07cc43f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09618c8a42f343cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc813b635a23446b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ffcd3fad0e14f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09618c8a42f343cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff23de775eb74696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc813b635a23446b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,850</x:t>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,720</x:t>
-[...97 lines deleted...]
-          <x:t>100,530</x:t>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,310</x:t>
-[...87 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,795</x:t>
-[...11 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,815</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>100,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>