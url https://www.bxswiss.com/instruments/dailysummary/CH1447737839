--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64e48a5c07cc43f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f1489a6a5c423c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc813b635a23446b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86267f2c2f564071"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff23de775eb74696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc813b635a23446b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R905d4ea6ea3e4039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86267f2c2f564071" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>100,530</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,310</x:t>
-[...33 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,275</x:t>
+          <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,235</x:t>
-[...318 lines deleted...]
-          <x:t>100,060</x:t>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,425</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>100,665</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,715</x:t>
-        </x:is>
-[...40 lines deleted...]
-          <x:t>101,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>