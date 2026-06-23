--- v10 (2026-06-02)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f1489a6a5c423c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9dbb6ed723c4a4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86267f2c2f564071"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4207548777d5412a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R905d4ea6ea3e4039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86267f2c2f564071" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f7176bb02ab4b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4207548777d5412a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,000</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,450</x:t>
-[...16 lines deleted...]
-          <x:t>99,560</x:t>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,510</x:t>
-[...26 lines deleted...]
-          <x:t>100,060</x:t>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,005</x:t>
-[...463 lines deleted...]
-          <x:t>100,715</x:t>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>