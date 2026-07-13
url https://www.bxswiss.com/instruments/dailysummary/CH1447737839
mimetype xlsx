--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9dbb6ed723c4a4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6bfa2861ba4e3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4207548777d5412a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b2505455d2947e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f7176bb02ab4b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4207548777d5412a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b83232f6dcc46b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b2505455d2947e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>