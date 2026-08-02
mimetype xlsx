--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6bfa2861ba4e3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6247e7825ac4a72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b2505455d2947e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R729d29902c464efd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b83232f6dcc46b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b2505455d2947e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce431ca4f3324ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R729d29902c464efd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>101,605</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,605</x:t>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,685</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>25.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,815</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>101,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>101,890</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>