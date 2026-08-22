--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6247e7825ac4a72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e038303d70840fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R729d29902c464efd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb62f5cf214c4a77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce431ca4f3324ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R729d29902c464efd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33c1ba8ed14741fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb62f5cf214c4a77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,010</x:t>
-[...16 lines deleted...]
-          <x:t>102,060</x:t>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,040</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>102,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,080</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>