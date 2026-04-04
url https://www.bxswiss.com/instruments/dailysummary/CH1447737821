--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f59d8d91d846c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf0d9d87ed8e4376" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d94ca2bff547d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5d6aba85e74244"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbab302ce6b3e4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d94ca2bff547d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1209233acd94b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5d6aba85e74244" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>90,720</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,940</x:t>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>13.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,610</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>90,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>