--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf0d9d87ed8e4376" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41eedbea546b468a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5d6aba85e74244"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R620129e404864b12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1209233acd94b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5d6aba85e74244" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13402b326ab04ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R620129e404864b12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>92,950</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>89,230</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,210</x:t>
-[...323 lines deleted...]
-          <x:t>88,880</x:t>
+          <x:t>88,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>