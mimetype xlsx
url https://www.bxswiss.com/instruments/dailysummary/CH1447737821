--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41eedbea546b468a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a35ed27e098497c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R620129e404864b12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4125069748b408d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13402b326ab04ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R620129e404864b12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R867bac4e65a643ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4125069748b408d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>84,630</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>88,970</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>