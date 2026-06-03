--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a35ed27e098497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cb1a87aa2ef4d41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4125069748b408d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra44cf3ad097b415d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R867bac4e65a643ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4125069748b408d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b4d87de253443ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra44cf3ad097b415d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,50 +312,401 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>