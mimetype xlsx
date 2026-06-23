--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cb1a87aa2ef4d41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf517cce5382946e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra44cf3ad097b415d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86022c24476a465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b4d87de253443ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra44cf3ad097b415d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cf2e1b1d7e64d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86022c24476a465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>76,745</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>