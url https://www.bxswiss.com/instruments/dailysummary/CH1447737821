--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf517cce5382946e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd29e58c68444ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86022c24476a465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7152a0eac8624d14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cf2e1b1d7e64d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86022c24476a465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0842549f93f46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7152a0eac8624d14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>