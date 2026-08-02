--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd29e58c68444ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff7dad4322e04ff9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7152a0eac8624d14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bac20d584be4e8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0842549f93f46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7152a0eac8624d14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R684e81562e5347b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bac20d584be4e8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447737821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>