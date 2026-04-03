--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1945822eccb442b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e93b5eed9b040cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd951868f999d49be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R630152800bf84a40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9fc075d9a614f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd951868f999d49be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd9261f823774a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R630152800bf84a40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,945</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,775</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>11.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,035</x:t>
-[...16 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,025</x:t>
-[...178 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,265</x:t>
-[...166 lines deleted...]
-          <x:t>3,525</x:t>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,620</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>3,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>