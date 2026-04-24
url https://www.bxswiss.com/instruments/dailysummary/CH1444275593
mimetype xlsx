--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e93b5eed9b040cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2029176f5dc446a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R630152800bf84a40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0972e9080917430e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd9261f823774a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R630152800bf84a40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d571925ce6e475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0972e9080917430e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,795</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,735</x:t>
-[...625 lines deleted...]
-          <x:t>3,620</x:t>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>