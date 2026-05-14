--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2029176f5dc446a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R919a34ca7422471e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0972e9080917430e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a29576b741e4127"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d571925ce6e475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0972e9080917430e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf23c0ec6b1204490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a29576b741e4127" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,265</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,225</x:t>
-[...11 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,985</x:t>
-[...291 lines deleted...]
-          <x:t>4,145</x:t>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,125</x:t>
-[...70 lines deleted...]
-          <x:t>4,325</x:t>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,995</x:t>
-[...166 lines deleted...]
-          <x:t>4,030</x:t>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>