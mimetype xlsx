--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R919a34ca7422471e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd81fbeac36594242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a29576b741e4127"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe9d0e2060c44584"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf23c0ec6b1204490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a29576b741e4127" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01319764a6b6402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe9d0e2060c44584" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,285</x:t>
-[...480 lines deleted...]
-          <x:t>4,545</x:t>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,385</x:t>
-[...85 lines deleted...]
-          <x:t>4,600</x:t>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>