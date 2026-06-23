--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd81fbeac36594242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb92f27ee4412436d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe9d0e2060c44584"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7dac5f01ff42d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01319764a6b6402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe9d0e2060c44584" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b0a708aba054875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7dac5f01ff42d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>