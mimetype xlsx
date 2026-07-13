--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb92f27ee4412436d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71c1dd22cc334041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7dac5f01ff42d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b2f6c8318e948ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b0a708aba054875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7dac5f01ff42d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09633f80a9284c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b2f6c8318e948ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>5,525</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,305</x:t>
-[...328 lines deleted...]
-          <x:t>6,785</x:t>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>