--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71c1dd22cc334041" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed0ace4abde4c67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b2f6c8318e948ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra16b5e3ca9864ea8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09633f80a9284c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b2f6c8318e948ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R867dc15fff95464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra16b5e3ca9864ea8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,855</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,170</x:t>
-[...75 lines deleted...]
-          <x:t>6,225</x:t>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,665</x:t>
-[...188 lines deleted...]
-          <x:t>6,265</x:t>
+          <x:t>6,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,095</x:t>
-[...178 lines deleted...]
-          <x:t>6,175</x:t>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,740</x:t>
-[...80 lines deleted...]
-          <x:t>6,140</x:t>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>