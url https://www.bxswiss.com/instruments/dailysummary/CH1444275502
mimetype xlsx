--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943e8e17eef54b75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73cce152bd3c48d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bb309a0d5574511"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a774c344c1c451d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cd8e0ffd9c7439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bb309a0d5574511" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b36c4f4e4914b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a774c344c1c451d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>5,715</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,235</x:t>
-[...156 lines deleted...]
-          <x:t>6,265</x:t>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,955</x:t>
-[...404 lines deleted...]
-          <x:t>6,425</x:t>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>