--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73cce152bd3c48d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a0315aff5e4a23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a774c344c1c451d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bc002e9cf934b91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b36c4f4e4914b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a774c344c1c451d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524a563aeb444b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bc002e9cf934b91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>6,375</x:t>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,295</x:t>
-[...124 lines deleted...]
-          <x:t>6,585</x:t>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,245</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>5,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,975</x:t>
-[...43 lines deleted...]
-          <x:t>6,045</x:t>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,045</x:t>
-[...70 lines deleted...]
-          <x:t>6,195</x:t>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,145</x:t>
-[...43 lines deleted...]
-          <x:t>5,785</x:t>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,535</x:t>
-[...26 lines deleted...]
-          <x:t>5,775</x:t>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>