--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a0315aff5e4a23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec2e86855324292" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bc002e9cf934b91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd34a8074a52841e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524a563aeb444b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bc002e9cf934b91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8ef92b866614f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd34a8074a52841e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>6,245</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,975</x:t>
-[...178 lines deleted...]
-          <x:t>5,785</x:t>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,535</x:t>
-[...16 lines deleted...]
-          <x:t>5,855</x:t>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,775</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>5,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,445</x:t>
-[...345 lines deleted...]
-          <x:t>4,965</x:t>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.10.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,345</x:t>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,215</x:t>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>