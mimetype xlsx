--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0ebf48eaedc4b1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44b3ea666e844946" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca645a4d25cc4b40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eee67f026f54b36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10bfe553657d4d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca645a4d25cc4b40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f7f1e7505f4199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eee67f026f54b36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>7,035</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,925</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>6,915</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>17.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,865</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>6,735</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>6,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>