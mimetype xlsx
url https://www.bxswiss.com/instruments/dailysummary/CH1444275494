--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44b3ea666e844946" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d391cb73a64386" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eee67f026f54b36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d2af4da10f64246"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f7f1e7505f4199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eee67f026f54b36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re36ea73a13f14dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d2af4da10f64246" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>6,615</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>5,665</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>