--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d391cb73a64386" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe34b7696314020" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d2af4da10f64246"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5f70b25c206483d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re36ea73a13f14dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d2af4da10f64246" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2627b92671f44ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5f70b25c206483d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>