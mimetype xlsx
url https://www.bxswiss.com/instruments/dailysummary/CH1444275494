--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe34b7696314020" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dc3bd84c973423a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5f70b25c206483d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1af8214bbe1b4c53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2627b92671f44ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5f70b25c206483d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96a64abb77c44b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1af8214bbe1b4c53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>