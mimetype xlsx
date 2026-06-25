--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dc3bd84c973423a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90744f0ad4da4bcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1af8214bbe1b4c53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb241f1f03b3a4fc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96a64abb77c44b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1af8214bbe1b4c53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3e657e573e94e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb241f1f03b3a4fc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>13,665</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,185</x:t>
-[...210 lines deleted...]
-          <x:t>14,985</x:t>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,965</x:t>
-[...134 lines deleted...]
-          <x:t>15,325</x:t>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>