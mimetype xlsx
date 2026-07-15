--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90744f0ad4da4bcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f6c5f2d87fc4a2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb241f1f03b3a4fc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reea9b5068bbf4f4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3e657e573e94e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb241f1f03b3a4fc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ee066c03a304169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reea9b5068bbf4f4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>14,295</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>14,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,575</x:t>
-[...210 lines deleted...]
-          <x:t>14,255</x:t>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,285</x:t>
-        </x:is>
-[...349 lines deleted...]
-          <x:t>14,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>