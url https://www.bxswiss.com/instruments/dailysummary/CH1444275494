--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f6c5f2d87fc4a2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra773f44c964349e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reea9b5068bbf4f4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R627279a320c44a5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ee066c03a304169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reea9b5068bbf4f4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e5dce28f4054a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R627279a320c44a5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>14,595</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,085</x:t>
-[...43 lines deleted...]
-          <x:t>14,995</x:t>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,915</x:t>
-[...205 lines deleted...]
-          <x:t>14,035</x:t>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,345</x:t>
-[...134 lines deleted...]
-          <x:t>14,285</x:t>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>