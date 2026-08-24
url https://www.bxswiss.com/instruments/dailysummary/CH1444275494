--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra773f44c964349e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73141e842c2246e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R627279a320c44a5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe9ae5f591894713"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e5dce28f4054a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R627279a320c44a5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b796c0590c04be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe9ae5f591894713" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,125</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,095</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>13,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,875</x:t>
-[...350 lines deleted...]
-          <x:t>12,465</x:t>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>