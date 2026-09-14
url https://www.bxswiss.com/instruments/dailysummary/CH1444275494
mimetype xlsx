--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73141e842c2246e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290764dce05b48dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe9ae5f591894713"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5059646ee7ce4e29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b796c0590c04be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe9ae5f591894713" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c84bb4b8cb14db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5059646ee7ce4e29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,935</x:t>
-[...43 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,675</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,265</x:t>
-[...237 lines deleted...]
-          <x:t>14,025</x:t>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,695</x:t>
-[...21 lines deleted...]
-          <x:t>13,055</x:t>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...46 lines deleted...]
-          <x:t>12,915</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>