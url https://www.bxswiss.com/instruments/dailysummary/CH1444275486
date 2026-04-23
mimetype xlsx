--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbddbe0c62d284e79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e9f256c26fd4006" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R941ea64aa799495c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R348995c51d9d47f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b1843064d854b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R941ea64aa799495c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8c8582a225d41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R348995c51d9d47f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,735</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...632 lines deleted...]
-          <x:t>8,405</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>