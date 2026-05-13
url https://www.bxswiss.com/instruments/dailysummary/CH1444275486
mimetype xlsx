--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e9f256c26fd4006" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf51e3e49dbaf488b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R348995c51d9d47f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2681763d28464af8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8c8582a225d41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R348995c51d9d47f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47042b48a80d41c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2681763d28464af8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>9,665</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,325</x:t>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>