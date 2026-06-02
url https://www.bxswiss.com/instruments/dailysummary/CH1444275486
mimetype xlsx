--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf51e3e49dbaf488b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04b66b8492664faa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2681763d28464af8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c50a867b4684228"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47042b48a80d41c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2681763d28464af8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref8e7645e013411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c50a867b4684228" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>11,775</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,675</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>12,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,355</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>