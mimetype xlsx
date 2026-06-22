--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04b66b8492664faa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7953716aebc04d5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c50a867b4684228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redd0f51e3050483f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref8e7645e013411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c50a867b4684228" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re25d7890596f442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redd0f51e3050483f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>14,015</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,835</x:t>
-[...38 lines deleted...]
-          <x:t>14,285</x:t>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,135</x:t>
-[...21 lines deleted...]
-          <x:t>14,755</x:t>
+          <x:t>14,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,515</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>15,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>