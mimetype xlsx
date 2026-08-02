--- v9 (2026-06-22)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7953716aebc04d5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf861ca2dfce74b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redd0f51e3050483f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43654e147d98418b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re25d7890596f442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redd0f51e3050483f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf384ea53c1bb4616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43654e147d98418b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>14,135</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,465</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>14,755</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,585</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>14,865</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,565</x:t>
-[...195 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,735</x:t>
-        </x:is>
-[...283 lines deleted...]
-          <x:t>14,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>