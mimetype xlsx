--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf861ca2dfce74b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5eceeb2a78447fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43654e147d98418b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b68cea0a79b4be8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf384ea53c1bb4616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43654e147d98418b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R820e18f979444255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b68cea0a79b4be8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,755</x:t>
+          <x:t>14,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,755</x:t>
-[...6 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,815</x:t>
-[...156 lines deleted...]
-          <x:t>14,645</x:t>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>13,735</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>