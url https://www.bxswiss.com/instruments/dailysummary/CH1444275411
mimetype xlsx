--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7239c22c0bfb4194" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e28a266ee2f4ab1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R240552d44cb64a41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfb1854a181c40c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf82855f53009490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R240552d44cb64a41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R322e7e75e71e4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb1854a181c40c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Allianz SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,945</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,760</x:t>
-[...593 lines deleted...]
-          <x:t>0,550</x:t>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>