--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e28a266ee2f4ab1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22481139ad0f4237" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfb1854a181c40c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a0fc262f6f46a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R322e7e75e71e4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb1854a181c40c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95b83cbf424f4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a0fc262f6f46a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Allianz SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,735</x:t>
-[...625 lines deleted...]
-          <x:t>0,720</x:t>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>