--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22481139ad0f4237" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a03f96383243b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a0fc262f6f46a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76c0f64df1a144e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95b83cbf424f4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a0fc262f6f46a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R968f387c51d14d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76c0f64df1a144e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Allianz SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>0,685</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,665</x:t>
-[...16 lines deleted...]
-          <x:t>0,655</x:t>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,635</x:t>
-[...328 lines deleted...]
-          <x:t>1,030</x:t>
+          <x:t>0,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>