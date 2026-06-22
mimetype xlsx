--- v9 (2026-05-13)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a03f96383243b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb57a319211847a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76c0f64df1a144e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref4be6082ad240c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R968f387c51d14d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76c0f64df1a144e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b2ed1af5b964c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref4be6082ad240c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Allianz SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,825</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,860</x:t>
-[...11 lines deleted...]
-          <x:t>0,885</x:t>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,835</x:t>
-[...11 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,995</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,050</x:t>
-[...87 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,045</x:t>
-[...70 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,105</x:t>
-[...252 lines deleted...]
-          <x:t>0,790</x:t>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>