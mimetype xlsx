--- v10 (2026-06-22)
+++ v11 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb57a319211847a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd97cd4c2d2ff40a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref4be6082ad240c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8a4ae3461684f1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b2ed1af5b964c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref4be6082ad240c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f24a408d24460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8a4ae3461684f1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Allianz SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>