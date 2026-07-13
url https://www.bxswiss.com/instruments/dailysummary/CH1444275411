--- v11 (2026-06-22)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd97cd4c2d2ff40a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4255a81225754abc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8a4ae3461684f1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e6c194239d2480c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f24a408d24460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8a4ae3461684f1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01567613d177485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e6c194239d2480c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Allianz SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,135</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,085</x:t>
-[...16 lines deleted...]
-          <x:t>1,235</x:t>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...386 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,390</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>