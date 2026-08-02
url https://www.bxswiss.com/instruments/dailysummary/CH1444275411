--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4255a81225754abc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575ceb0ee3f343ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e6c194239d2480c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a841b24caae4bb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01567613d177485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e6c194239d2480c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcb4549d596d4ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a841b24caae4bb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Allianz SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,795</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>1,815</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,785</x:t>
-[...38 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,055</x:t>
-[...80 lines deleted...]
-          <x:t>2,055</x:t>
+          <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...19 lines deleted...]
-          <x:t>2,030</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>