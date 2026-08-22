--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575ceb0ee3f343ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R508d22a3643f4ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a841b24caae4bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re031749ba65841c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcb4549d596d4ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a841b24caae4bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0c70ee70d214f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re031749ba65841c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Allianz SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,055</x:t>
-[...80 lines deleted...]
-          <x:t>2,055</x:t>
+          <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,095</x:t>
-[...183 lines deleted...]
-          <x:t>2,025</x:t>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,025</x:t>
-[...70 lines deleted...]
-          <x:t>2,235</x:t>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,205</x:t>
-[...70 lines deleted...]
-          <x:t>2,165</x:t>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,155</x:t>
-[...16 lines deleted...]
-          <x:t>2,325</x:t>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,245</x:t>
-[...4 lines deleted...]
-          <x:t>2,320</x:t>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>