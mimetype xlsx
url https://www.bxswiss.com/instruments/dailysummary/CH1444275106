--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42bb67efa6534728" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d99d9dff0d44a56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceccec65c6f84d41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3200ce60c585430d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e97292b925647f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceccec65c6f84d41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26fd89ac1cf34be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3200ce60c585430d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Siemens AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,430</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>