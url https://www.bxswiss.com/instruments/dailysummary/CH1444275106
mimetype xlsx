--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d99d9dff0d44a56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbecc50cb2224318" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3200ce60c585430d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3d350508f454bfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26fd89ac1cf34be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3200ce60c585430d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16f4aedce830412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3d350508f454bfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Siemens AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,015</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,015</x:t>
-[...16 lines deleted...]
-          <x:t>0,015</x:t>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,015</x:t>
-[...70 lines deleted...]
-          <x:t>0,015</x:t>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,015</x:t>
-[...463 lines deleted...]
-          <x:t>0,210</x:t>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>