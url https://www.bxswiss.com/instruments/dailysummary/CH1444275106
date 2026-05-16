--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbecc50cb2224318" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc4a9b3f3efb42e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3d350508f454bfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd323bf723c604465"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16f4aedce830412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3d350508f454bfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44d7b76aa7c84bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd323bf723c604465" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Siemens AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...43 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...43 lines deleted...]
-          <x:t>0,365</x:t>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...16 lines deleted...]
-          <x:t>0,385</x:t>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...16 lines deleted...]
-          <x:t>0,395</x:t>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...16 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,405</x:t>
-[...139 lines deleted...]
-          <x:t>0,450</x:t>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>