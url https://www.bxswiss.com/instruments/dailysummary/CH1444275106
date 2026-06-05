--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc4a9b3f3efb42e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4f17c0ecad4d8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd323bf723c604465"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d671b7e206840f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44d7b76aa7c84bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd323bf723c604465" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R206d7972bae540c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d671b7e206840f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Siemens AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,405</x:t>
-[...151 lines deleted...]
-          <x:t>0,465</x:t>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,465</x:t>
-[...11 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,605</x:t>
-[...124 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,685</x:t>
-[...11 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,740</x:t>
-[...161 lines deleted...]
-          <x:t>0,640</x:t>
+          <x:t>0,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>