--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4f17c0ecad4d8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759bcd7caaf34d5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d671b7e206840f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8674fea9e7924bf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R206d7972bae540c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d671b7e206840f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a85357519a34c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8674fea9e7924bf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Siemens AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,525</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,515</x:t>
-[...11 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,680</x:t>
-[...16 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,685</x:t>
-[...43 lines deleted...]
-          <x:t>0,705</x:t>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,695</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,755</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,710</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>0,700</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>0,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>