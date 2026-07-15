--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759bcd7caaf34d5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R863dee7b18c447e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8674fea9e7924bf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raba1b9f98d6f444e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a85357519a34c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8674fea9e7924bf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R616e03194a4b4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raba1b9f98d6f444e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Siemens AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,785</x:t>
-[...16 lines deleted...]
-          <x:t>0,795</x:t>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,785</x:t>
-[...21 lines deleted...]
-          <x:t>0,825</x:t>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,760</x:t>
-[...16 lines deleted...]
-          <x:t>0,785</x:t>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,760</x:t>
-[...124 lines deleted...]
-          <x:t>0,775</x:t>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>0,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>