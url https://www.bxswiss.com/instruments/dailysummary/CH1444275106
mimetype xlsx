--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R863dee7b18c447e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3c9d67f63674158" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raba1b9f98d6f444e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raebbfe96fe134230"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R616e03194a4b4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raba1b9f98d6f444e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c3af1443b340c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raebbfe96fe134230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Siemens AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,735</x:t>
-[...11 lines deleted...]
-          <x:t>0,745</x:t>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,735</x:t>
-[...107 lines deleted...]
-          <x:t>0,755</x:t>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>0,745</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>0,720</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>