--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3c9d67f63674158" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ddc60febb94ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raebbfe96fe134230"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fac9656c2a64ae5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c3af1443b340c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raebbfe96fe134230" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6933118eeb3f4cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fac9656c2a64ae5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Siemens AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,895</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...490 lines deleted...]
-          <x:t>0,940</x:t>
+          <x:t>0,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>