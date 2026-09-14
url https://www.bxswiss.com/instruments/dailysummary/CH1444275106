--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ddc60febb94ffc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65c68bac97884775" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fac9656c2a64ae5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5475f942548a4330"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6933118eeb3f4cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fac9656c2a64ae5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfac3ed80005e46d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5475f942548a4330" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Siemens AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444275106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,695</x:t>
-[...242 lines deleted...]
-          <x:t>0,715</x:t>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,670</x:t>
-[...323 lines deleted...]
-          <x:t>0,780</x:t>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>