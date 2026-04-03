--- v3 (2026-01-11)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39fc99b8021e461e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f7077b3acc94313" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red31c03ffef94522"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10b3e1748f6c4289"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca67c0502b424761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red31c03ffef94522" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e3c934da7c84872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10b3e1748f6c4289" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Autoneum Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444274463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>0,755</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>