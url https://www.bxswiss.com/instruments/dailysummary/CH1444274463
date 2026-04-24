--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f7077b3acc94313" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2534382859d84b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10b3e1748f6c4289"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90a0d68d78914bd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e3c934da7c84872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10b3e1748f6c4289" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2486b2e1080c4d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90a0d68d78914bd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Autoneum Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444274463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,145</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,135</x:t>
-[...16 lines deleted...]
-          <x:t>0,125</x:t>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,115</x:t>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,115</x:t>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,095</x:t>
-[...480 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>