--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2534382859d84b5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c510e7d38c74672" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90a0d68d78914bd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9285a9e0bb20406c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2486b2e1080c4d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90a0d68d78914bd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72ed83f23ae4459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9285a9e0bb20406c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Autoneum Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444274463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,045</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,095</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>0,065</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>