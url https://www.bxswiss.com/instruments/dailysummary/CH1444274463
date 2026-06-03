--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c510e7d38c74672" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9844da8261644e4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9285a9e0bb20406c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4950c9a3587c45d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72ed83f23ae4459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9285a9e0bb20406c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R342cb9a11ab9498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4950c9a3587c45d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Autoneum Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444274463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,075</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>