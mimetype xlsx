--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9844da8261644e4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03369dda1a2b4386" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4950c9a3587c45d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0092def0707b4906"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R342cb9a11ab9498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4950c9a3587c45d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c5f8b1b2c324ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0092def0707b4906" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Autoneum Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444274463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,045</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,045</x:t>
-[...11 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,085</x:t>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...445 lines deleted...]
-          <x:t>0,045</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,030</x:t>
-[...26 lines deleted...]
-          <x:t>0,045</x:t>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>