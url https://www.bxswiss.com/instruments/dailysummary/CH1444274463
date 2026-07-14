--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03369dda1a2b4386" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebae64b2ee3c4527" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0092def0707b4906"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80046ffbae2c4f0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c5f8b1b2c324ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0092def0707b4906" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R374150a0ebd34d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80046ffbae2c4f0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Autoneum Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444274463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,035</x:t>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,035</x:t>
-[...11 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,065</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,065</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,055</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>