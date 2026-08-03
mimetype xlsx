--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebae64b2ee3c4527" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R609639aa152b48ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80046ffbae2c4f0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0fa11ad850743ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R374150a0ebd34d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80046ffbae2c4f0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c4b464443ea466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0fa11ad850743ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Autoneum Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444274463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,045</x:t>
+          <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>15.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,065</x:t>
-        </x:is>
-[...548 lines deleted...]
-          <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>