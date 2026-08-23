--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R609639aa152b48ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5a2ac9f565242c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0fa11ad850743ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4c431e1a3d84ed8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c4b464443ea466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0fa11ad850743ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1102c3d35fa14b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4c431e1a3d84ed8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Autoneum Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444274463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,015</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,015</x:t>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,035</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>06.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>0,065</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>