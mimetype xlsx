--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5a2ac9f565242c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf437542846b24997" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4c431e1a3d84ed8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd76ae3232b84e18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1102c3d35fa14b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4c431e1a3d84ed8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2254478e0e584ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd76ae3232b84e18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Autoneum Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444274463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,50 +339,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>