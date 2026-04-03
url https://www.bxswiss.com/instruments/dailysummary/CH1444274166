--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4771b2ff5ca74480" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R090c4c7b67ec4456" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43e0e84dd61a4258"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44a87f8ac1034346"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb697a75012424ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43e0e84dd61a4258" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd253427f3854200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44a87f8ac1034346" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Schindler Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444274166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...441 lines deleted...]
-          <x:t>0,235</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
-[...171 lines deleted...]
-          <x:t>0,205</x:t>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>