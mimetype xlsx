--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R090c4c7b67ec4456" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab01d71fdf154a2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44a87f8ac1034346"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f622746544423b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd253427f3854200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44a87f8ac1034346" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb319d98dc24760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f622746544423b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Schindler Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444274166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,135</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,115</x:t>
-[...512 lines deleted...]
-          <x:t>0,045</x:t>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>