--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab01d71fdf154a2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0332af9b8ca4cd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f622746544423b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50f4e8191b6f4ac2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb319d98dc24760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f622746544423b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra99ee37be07f4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50f4e8191b6f4ac2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Schindler Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444274166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>