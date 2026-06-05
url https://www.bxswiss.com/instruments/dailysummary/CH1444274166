--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0332af9b8ca4cd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0a5981813cd4cc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50f4e8191b6f4ac2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e072e91efde41ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra99ee37be07f4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50f4e8191b6f4ac2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44f328d6176242f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e072e91efde41ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Schindler Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444274166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,085</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...447 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>