--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0a5981813cd4cc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff4901993b5a4c36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e072e91efde41ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f63668d024d4cc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44f328d6176242f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e072e91efde41ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2307f8c4e86049e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f63668d024d4cc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Schindler Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444274166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,645 +149,618 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,045</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,045</x:t>
-[...16 lines deleted...]
-          <x:t>0,055</x:t>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,035</x:t>
-[...411 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>