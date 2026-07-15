--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff4901993b5a4c36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a52bedc063487c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f63668d024d4cc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R496af08d3b3d42e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2307f8c4e86049e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f63668d024d4cc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R127d9fd061694a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R496af08d3b3d42e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Schindler Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444274166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,618 +149,618 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>0,015</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>