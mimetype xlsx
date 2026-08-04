--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a52bedc063487c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48dc99795da94c06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R496af08d3b3d42e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red017328c05042ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R127d9fd061694a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R496af08d3b3d42e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R779af47b6e5a4ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red017328c05042ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Schindler Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444274166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,618 +149,618 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,025</x:t>
-[...556 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>