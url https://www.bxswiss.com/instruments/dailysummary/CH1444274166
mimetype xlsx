--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48dc99795da94c06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3285e25269e6404e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red017328c05042ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae5ee2db5b024d6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R779af47b6e5a4ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red017328c05042ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48829511301e4bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae5ee2db5b024d6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Schindler Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444274166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,618 +149,618 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...458 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>