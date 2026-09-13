--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3285e25269e6404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3b05fbf6e024a60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae5ee2db5b024d6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93a5af568b07490b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48829511301e4bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae5ee2db5b024d6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8ce43dfa7b04075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93a5af568b07490b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Schindler Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1444274166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,50 +339,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>