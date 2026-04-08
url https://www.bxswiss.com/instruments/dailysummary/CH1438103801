--- v7 (2026-03-19)
+++ v8 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7282fce7dddf4073" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc66d35ec13ab4013" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R070ee05fc5f145e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58ac71d8f1dc4465"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9c2e49abeff448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R070ee05fc5f145e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf70256a75b43c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58ac71d8f1dc4465" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.29% p.a. Multi Reverse Convertible on Nvidia, Strategy, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438103801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>75,580</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,005</x:t>
-[...102 lines deleted...]
-          <x:t>73,215</x:t>
+          <x:t>73,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...208 lines deleted...]
-          <x:t>76,775</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>