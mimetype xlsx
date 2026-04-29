--- v8 (2026-04-08)
+++ v9 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc66d35ec13ab4013" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35044227f5db40e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58ac71d8f1dc4465"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R554e381931cb49b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf70256a75b43c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58ac71d8f1dc4465" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49903e681bd54f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R554e381931cb49b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.29% p.a. Multi Reverse Convertible on Nvidia, Strategy, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438103801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>78,190</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,580</x:t>
-[...355 lines deleted...]
-          <x:t>71,205</x:t>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>