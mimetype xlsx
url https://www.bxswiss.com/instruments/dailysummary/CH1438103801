--- v9 (2026-04-29)
+++ v10 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35044227f5db40e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2447628c4b24c20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R554e381931cb49b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37c1edda46e34f5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49903e681bd54f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R554e381931cb49b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79bbc09fb6054345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37c1edda46e34f5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.29% p.a. Multi Reverse Convertible on Nvidia, Strategy, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438103801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>