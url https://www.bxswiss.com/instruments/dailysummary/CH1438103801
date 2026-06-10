--- v10 (2026-05-20)
+++ v11 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2447628c4b24c20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8bccaaa08f54a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37c1edda46e34f5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a8f4f2892134bc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79bbc09fb6054345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37c1edda46e34f5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb4e9dd795614233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a8f4f2892134bc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.29% p.a. Multi Reverse Convertible on Nvidia, Strategy, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438103801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>84,200</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,950</x:t>
-[...33 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,180</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>81,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,460</x:t>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>