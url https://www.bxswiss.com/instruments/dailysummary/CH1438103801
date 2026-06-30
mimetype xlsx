--- v11 (2026-06-10)
+++ v12 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8bccaaa08f54a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1954a3a616a548a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a8f4f2892134bc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70638a1b8c3c463f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb4e9dd795614233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a8f4f2892134bc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d0c511b7931437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70638a1b8c3c463f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.29% p.a. Multi Reverse Convertible on Nvidia, Strategy, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438103801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>