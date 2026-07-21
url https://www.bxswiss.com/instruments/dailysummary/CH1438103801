--- v12 (2026-06-30)
+++ v13 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1954a3a616a548a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R898fe27f2af3436f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70638a1b8c3c463f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6711426a55124b66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d0c511b7931437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70638a1b8c3c463f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09a5e08d40aa4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6711426a55124b66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.29% p.a. Multi Reverse Convertible on Nvidia, Strategy, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438103801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>