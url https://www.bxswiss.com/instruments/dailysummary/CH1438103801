--- v13 (2026-07-21)
+++ v14 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R898fe27f2af3436f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R062533803bd54a22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6711426a55124b66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e3b2e78653f4433"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09a5e08d40aa4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6711426a55124b66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc47fc70a2114cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e3b2e78653f4433" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.29% p.a. Multi Reverse Convertible on Nvidia, Strategy, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438103801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>56,080</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>60,330</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,715</x:t>
-[...161 lines deleted...]
-          <x:t>60,340</x:t>
+          <x:t>58,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>