--- v14 (2026-08-29)
+++ v15 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R062533803bd54a22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd0d4570a64a45a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e3b2e78653f4433"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75d2eaf5af84258"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc47fc70a2114cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e3b2e78653f4433" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62da46e2d3714673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75d2eaf5af84258" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.29% p.a. Multi Reverse Convertible on Nvidia, Strategy, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438103801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>