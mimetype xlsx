--- v15 (2026-09-19)
+++ v16 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd0d4570a64a45a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bccf2989f864fbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75d2eaf5af84258"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R413818fa4efa40fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62da46e2d3714673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75d2eaf5af84258" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R566d0fc79e594e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R413818fa4efa40fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.29% p.a. Multi Reverse Convertible on Nvidia, Strategy, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438103801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>