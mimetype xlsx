--- v16 (2026-10-09)
+++ v17 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bccf2989f864fbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d8fdba0b9014de3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R413818fa4efa40fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e7ed820feae454e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R566d0fc79e594e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R413818fa4efa40fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98536753803d49ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e7ed820feae454e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.29% p.a. Multi Reverse Convertible on Nvidia, Strategy, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438103801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>81,720</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,360</x:t>
-[...107 lines deleted...]
-          <x:t>80,350</x:t>
+          <x:t>82,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>79,770</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>