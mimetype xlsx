--- v16 (2026-09-15)
+++ v17 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2bdb831a3564c67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8175a63da114490" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2aef2ff3d6a41b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7facde4c4074e57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56f5b0976f234304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2aef2ff3d6a41b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc2519f988514cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7facde4c4074e57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on EURO STOXX 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438101839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,280</x:t>
-[...4 lines deleted...]
-          <x:t>106,970</x:t>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>106,595</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...59 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,565</x:t>
-[...9 lines deleted...]
-          <x:t>106,235</x:t>
+          <x:t>106,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>