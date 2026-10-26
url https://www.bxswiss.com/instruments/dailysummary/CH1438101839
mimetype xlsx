--- v17 (2026-10-05)
+++ v18 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8175a63da114490" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf34f79f2a4fe41e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7facde4c4074e57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1afd079f210a41c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc2519f988514cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7facde4c4074e57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89c6f82ee23043ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1afd079f210a41c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on EURO STOXX 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438101839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>107,090</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>106,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>106,805</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,435</x:t>
-[...38 lines deleted...]
-          <x:t>106,485</x:t>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>106,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>106,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,525</x:t>
-[...210 lines deleted...]
-          <x:t>106,575</x:t>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>106,625</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>