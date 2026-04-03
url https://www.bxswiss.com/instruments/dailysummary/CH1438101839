--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26185b244fa24532" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0e690a86c84f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fdf3e52584e4c8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1411ad3fedd460f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6acd411eab90433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fdf3e52584e4c8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0922367e881545a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1411ad3fedd460f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on EURO STOXX 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438101839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>