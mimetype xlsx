--- v8 (2026-04-03)
+++ v9 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0e690a86c84f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cd86fa58e6948b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1411ad3fedd460f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04361e22d2c4733"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0922367e881545a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1411ad3fedd460f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34ec1a0e300a432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04361e22d2c4733" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on EURO STOXX 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438101839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,395</x:t>
-[...43 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,435</x:t>
-[...549 lines deleted...]
-          <x:t>101,735</x:t>
+          <x:t>103,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>