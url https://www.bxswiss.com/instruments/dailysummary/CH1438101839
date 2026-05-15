--- v9 (2026-04-25)
+++ v10 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cd86fa58e6948b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ecf8087f6a4f55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04361e22d2c4733"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32e00c7d69c643ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34ec1a0e300a432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04361e22d2c4733" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc964359d00e74920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32e00c7d69c643ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on EURO STOXX 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438101839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,535</x:t>
-[...4 lines deleted...]
-          <x:t>103,185</x:t>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>102,910</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>103,355</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>