--- v10 (2026-05-15)
+++ v11 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ecf8087f6a4f55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R264a81c873bb4ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32e00c7d69c643ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49dcd74f7f6b4ffa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc964359d00e74920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32e00c7d69c643ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b1c3af49a1a43b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49dcd74f7f6b4ffa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on EURO STOXX 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438101839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>103,525</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,525</x:t>
-[...21 lines deleted...]
-          <x:t>104,085</x:t>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,995</x:t>
-[...11 lines deleted...]
-          <x:t>104,095</x:t>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>103,595</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,595</x:t>
-[...193 lines deleted...]
-          <x:t>103,080</x:t>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>