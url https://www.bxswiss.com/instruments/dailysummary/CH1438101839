--- v11 (2026-06-05)
+++ v12 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R264a81c873bb4ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36299c54598e47e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49dcd74f7f6b4ffa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92fefbd4a68b4647"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b1c3af49a1a43b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49dcd74f7f6b4ffa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a060d1b237f4b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92fefbd4a68b4647" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on EURO STOXX 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438101839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>103,595</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,595</x:t>
-[...313 lines deleted...]
-          <x:t>104,430</x:t>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,640</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>104,870</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>