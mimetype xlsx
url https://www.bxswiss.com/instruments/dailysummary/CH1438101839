--- v12 (2026-06-27)
+++ v13 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36299c54598e47e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf7f097c7cf640e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92fefbd4a68b4647"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92cf4a17048840ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a060d1b237f4b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92fefbd4a68b4647" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79174b4c48914ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92cf4a17048840ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on EURO STOXX 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438101839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>