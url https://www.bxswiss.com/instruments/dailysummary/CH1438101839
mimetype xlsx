--- v13 (2026-07-17)
+++ v14 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf7f097c7cf640e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0605a708af8340fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92cf4a17048840ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65e2a7780f63469d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79174b4c48914ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92cf4a17048840ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c464cc2f62a422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65e2a7780f63469d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on EURO STOXX 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438101839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>106,075</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,815</x:t>
-[...92 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,495</x:t>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,255</x:t>
-[...227 lines deleted...]
-          <x:t>106,455</x:t>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,455</x:t>
-[...274 lines deleted...]
-          <x:t>106,235</x:t>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>