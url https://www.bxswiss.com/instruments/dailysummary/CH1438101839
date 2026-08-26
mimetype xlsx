--- v14 (2026-08-06)
+++ v15 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0605a708af8340fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd7ab77905324beb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65e2a7780f63469d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R541ca7fb3e374b73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c464cc2f62a422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65e2a7780f63469d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f2b35d0334d46f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R541ca7fb3e374b73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on EURO STOXX 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438101839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,598 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>106,990</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,030</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...523 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,390</x:t>
@@ -759,36 +354,414 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>