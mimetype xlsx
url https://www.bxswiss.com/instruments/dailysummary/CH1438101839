--- v15 (2026-08-26)
+++ v16 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd7ab77905324beb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2bdb831a3564c67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R541ca7fb3e374b73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2aef2ff3d6a41b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f2b35d0334d46f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R541ca7fb3e374b73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56f5b0976f234304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2aef2ff3d6a41b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on EURO STOXX 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438101839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>106,645</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,415</x:t>
-[...38 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,565</x:t>
+          <x:t>106,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,235</x:t>
-        </x:is>
-[...516 lines deleted...]
-          <x:t>107,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>