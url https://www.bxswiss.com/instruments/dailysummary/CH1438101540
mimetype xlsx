--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70cda3e1d40645bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fe28e325a254c2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raea145fa33c4448e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ad6809787354214"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re46c73f0fdc84390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raea145fa33c4448e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4467d12e143e498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ad6809787354214" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Leonardo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438101540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,550</x:t>
-[...534 lines deleted...]
-          <x:t>99,850</x:t>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,850</x:t>
-[...85 lines deleted...]
-          <x:t>100,300</x:t>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>