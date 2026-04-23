--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fe28e325a254c2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97cedeb93c8543db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ad6809787354214"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb149a59536d04b79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4467d12e143e498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ad6809787354214" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62da27a30c664d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb149a59536d04b79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Leonardo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438101540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>99,390</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,260</x:t>
-[...21 lines deleted...]
-          <x:t>100,160</x:t>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,100</x:t>
-[...222 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,360</x:t>
-[...252 lines deleted...]
-          <x:t>100,190</x:t>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>