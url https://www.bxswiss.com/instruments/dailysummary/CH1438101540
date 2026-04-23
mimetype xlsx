--- v5 (2026-04-23)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97cedeb93c8543db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0882471760ec4a8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb149a59536d04b79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba818b8c49f642b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62da27a30c664d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb149a59536d04b79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20b50e2b275c4782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba818b8c49f642b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Leonardo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438101540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,28 +713,55 @@
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,830</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>