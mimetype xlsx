--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0882471760ec4a8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4a5b3111744eb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba818b8c49f642b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0a46499365b40d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20b50e2b275c4782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba818b8c49f642b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03daf8b4cce24768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0a46499365b40d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Leonardo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438101540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,230</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,520</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>99,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,550</x:t>
-[...382 lines deleted...]
-          <x:t>98,880</x:t>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>