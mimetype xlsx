--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4a5b3111744eb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fb7096d875841c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0a46499365b40d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee370c0ada3453c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03daf8b4cce24768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0a46499365b40d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3effc86d95cd4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee370c0ada3453c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Leonardo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438101540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>100,150</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,430</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-          <x:t>30.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,310</x:t>
-        </x:is>
-[...229 lines deleted...]
-          <x:t>96,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>