--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fb7096d875841c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d7480b59144467a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee370c0ada3453c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf914faaa04fe4d01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3effc86d95cd4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee370c0ada3453c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree35816e15eb429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf914faaa04fe4d01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Leonardo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438101540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>96,250</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>99,140</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,070</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>98,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,480</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>97,310</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>