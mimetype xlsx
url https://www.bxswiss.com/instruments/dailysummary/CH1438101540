--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d7480b59144467a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R885ad0e33bcb42be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf914faaa04fe4d01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4756104113c4f11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree35816e15eb429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf914faaa04fe4d01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d47c9cbd084e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4756104113c4f11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Leonardo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438101540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,970</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,450</x:t>
-[...544 lines deleted...]
-          <x:t>97,860</x:t>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>