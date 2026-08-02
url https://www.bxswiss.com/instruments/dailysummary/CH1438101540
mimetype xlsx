--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R885ad0e33bcb42be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583e8b426fce4223" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4756104113c4f11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbefc617a79eb4670"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d47c9cbd084e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4756104113c4f11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cbaafdaf2ed472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbefc617a79eb4670" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Leonardo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438101540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,180</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,120</x:t>
-[...480 lines deleted...]
-          <x:t>100,815</x:t>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,730</x:t>
-[...80 lines deleted...]
-          <x:t>98,480</x:t>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>