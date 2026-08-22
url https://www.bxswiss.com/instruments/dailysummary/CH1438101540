--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583e8b426fce4223" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6740db078fb44a97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbefc617a79eb4670"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bf15539e5564dcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cbaafdaf2ed472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbefc617a79eb4670" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf961cf69b9504f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bf15539e5564dcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Leonardo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438101540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>100,815</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,730</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>