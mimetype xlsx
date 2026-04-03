--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5814149b49284059" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc1cf05af4164a7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a37bb5356354d53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7dd0b18d58b4408"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra717c4140fb94bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a37bb5356354d53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R812ad69e572245aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7dd0b18d58b4408" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Discount Certificate on BASF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438098845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...4 lines deleted...]
-          <x:t>38,210</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>38,900</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>38,680</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.01.2026</x:t>
-[...4 lines deleted...]
-          <x:t>39,040</x:t>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,040</x:t>
-[...43 lines deleted...]
-          <x:t>39,050</x:t>
+          <x:t>39,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,010</x:t>
-[...119 lines deleted...]
-          <x:t>04.02.2026</x:t>
+          <x:t>39,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>39,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>40,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>40,470</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,470</x:t>
-[...43 lines deleted...]
-          <x:t>40,350</x:t>
+          <x:t>40,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,220</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>40,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>