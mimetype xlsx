--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc1cf05af4164a7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R507e0c02ea8b47ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7dd0b18d58b4408"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a0c899c978e49a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R812ad69e572245aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7dd0b18d58b4408" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4df7850ae0db4c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a0c899c978e49a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Discount Certificate on BASF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438098845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>39,640</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,360</x:t>
-[...232 lines deleted...]
-          <x:t>39,600</x:t>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>25.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>40,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>40,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,830</x:t>
-[...92 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>40,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,380</x:t>
-[...4 lines deleted...]
-          <x:t>40,200</x:t>
+          <x:t>40,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>40,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>