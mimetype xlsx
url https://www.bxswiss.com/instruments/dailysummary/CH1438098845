--- v5 (2026-04-24)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R507e0c02ea8b47ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796ea5d7527d4d52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a0c899c978e49a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a0750ed7574e10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4df7850ae0db4c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a0c899c978e49a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d87f6ad8a943a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a0750ed7574e10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Discount Certificate on BASF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438098845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...382 lines deleted...]
-          <x:t>41,370</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,340</x:t>
-[...146 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>41,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>41,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>