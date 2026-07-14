--- v6 (2026-06-13)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796ea5d7527d4d52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2689cb418d4581" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a0750ed7574e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cbd3c2105294ed2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d87f6ad8a943a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a0750ed7574e10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96da187d37b0419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cbd3c2105294ed2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Discount Certificate on BASF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438098845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,960</x:t>
-[...80 lines deleted...]
-          <x:t>41,900</x:t>
+          <x:t>42,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,840</x:t>
-[...38 lines deleted...]
-          <x:t>41,880</x:t>
+          <x:t>41,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>41,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>41,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>41,790</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>41,830</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>