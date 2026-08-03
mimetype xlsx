--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2689cb418d4581" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R953f0892365841c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cbd3c2105294ed2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1afa816efc0d4fdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96da187d37b0419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cbd3c2105294ed2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d97fa76fae4bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1afa816efc0d4fdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Discount Certificate on BASF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438098845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>41,940</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>41,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>41,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>41,960</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>41,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,850</x:t>
-[...4 lines deleted...]
-          <x:t>42,100</x:t>
+          <x:t>42,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>