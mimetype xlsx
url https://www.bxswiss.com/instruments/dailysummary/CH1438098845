--- v8 (2026-08-03)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R953f0892365841c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d0aac5746504e66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1afa816efc0d4fdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6558aa5f3ff34f85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d97fa76fae4bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1afa816efc0d4fdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d9578ab66c4ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6558aa5f3ff34f85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Discount Certificate on BASF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438098845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>41,850</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,850</x:t>
-[...26 lines deleted...]
-          <x:t>42,210</x:t>
+          <x:t>42,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>42,330</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,250</x:t>
-[...92 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>42,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>42,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,500</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>42,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>42,640</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,680</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>42,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>