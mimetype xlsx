--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d0aac5746504e66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5dc2aeae71e4313" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6558aa5f3ff34f85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb770c472d5d94523"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d9578ab66c4ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6558aa5f3ff34f85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c39cf801b8f4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb770c472d5d94523" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Discount Certificate on BASF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438098845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>42,650</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,590</x:t>
-[...43 lines deleted...]
-          <x:t>42,730</x:t>
+          <x:t>42,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,700</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>42,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>42,760</x:t>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>42,810</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,770</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>42,850</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,920</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,710</x:t>
-[...65 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>42,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>19.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>42,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>42,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,850</x:t>
+          <x:t>42,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,910</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>42,880</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>