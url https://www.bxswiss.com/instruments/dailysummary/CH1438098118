--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc155d5b575b4b2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aa26d37f5064124" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc687743f7d0245cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf55c94816e914d40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f4019313be44562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc687743f7d0245cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ada534e24884c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf55c94816e914d40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438098118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>