--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aa26d37f5064124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f65f679b9414e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf55c94816e914d40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R978659faf1c54017"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ada534e24884c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf55c94816e914d40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1136a99e31144c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R978659faf1c54017" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438098118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,260</x:t>
-[...522 lines deleted...]
-          <x:t>98,240</x:t>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>