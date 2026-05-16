--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f65f679b9414e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e7b92fa5d2244b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R978659faf1c54017"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb94671e55f194314"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1136a99e31144c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R978659faf1c54017" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3a87ec91b62485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb94671e55f194314" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438098118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>