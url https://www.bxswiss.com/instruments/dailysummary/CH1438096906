--- v12 (2026-09-03)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re50f8be6ba544aae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfef8058023db4106" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R270460d78bf943db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea5dc624a294dc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8886309ffa204e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R270460d78bf943db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19664bf2969b4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea5dc624a294dc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Alcon, Galenica , Sika, Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438096906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,940</x:t>
-[...603 lines deleted...]
-          <x:t>84,490</x:t>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>