--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfef8058023db4106" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdd300983d9d44db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea5dc624a294dc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R821d7065a4274c42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19664bf2969b4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea5dc624a294dc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reba510e55ab14f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R821d7065a4274c42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Alcon, Galenica , Sika, Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438096906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>