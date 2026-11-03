--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdd300983d9d44db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c36e205469f4d26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R821d7065a4274c42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f041348064e4013"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reba510e55ab14f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R821d7065a4274c42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf93f8a46adf4c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f041348064e4013" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Alcon, Galenica , Sika, Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438096906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>80,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,580</x:t>
-[...259 lines deleted...]
-          <x:t>79,530</x:t>
+          <x:t>80,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,755</x:t>
-[...166 lines deleted...]
-          <x:t>78,190</x:t>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>