--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f28e9c3cb74cda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R878f3e5454404364" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99b9cdf4b840426c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40b6310a40e9412c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbc00823fc1840e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99b9cdf4b840426c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18b50fb6dab748a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40b6310a40e9412c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Alcon, Galenica , Sika, Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438096906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>80,490</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,185</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>80,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,840</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>78,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,065</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>