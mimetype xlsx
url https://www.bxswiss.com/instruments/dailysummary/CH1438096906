--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R878f3e5454404364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda6401a82e0445be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40b6310a40e9412c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R791b7b0a0c7d4aac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18b50fb6dab748a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40b6310a40e9412c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f01539a8c9c476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R791b7b0a0c7d4aac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Alcon, Galenica , Sika, Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438096906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>79,065</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,040</x:t>
-[...60 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>73,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,390</x:t>
-[...441 lines deleted...]
-          <x:t>68,420</x:t>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>