--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda6401a82e0445be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f869a0ee454539" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R791b7b0a0c7d4aac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3665472db7d4238"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f01539a8c9c476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R791b7b0a0c7d4aac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12cee8e29dfa4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3665472db7d4238" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Alcon, Galenica , Sika, Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438096906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>67,395</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,315</x:t>
-[...431 lines deleted...]
-          <x:t>73,135</x:t>
+          <x:t>67,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>