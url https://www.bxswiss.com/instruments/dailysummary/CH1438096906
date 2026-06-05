--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f869a0ee454539" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ceb5cdfeb3b41b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3665472db7d4238"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R612c55453ccc4ab2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12cee8e29dfa4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3665472db7d4238" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdef93784b41e4892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R612c55453ccc4ab2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Alcon, Galenica , Sika, Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438096906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>70,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>66,825</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>