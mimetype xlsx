--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ceb5cdfeb3b41b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28544ac4b56741a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R612c55453ccc4ab2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d750e126f4648d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdef93784b41e4892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R612c55453ccc4ab2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R933763bc87cd41b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d750e126f4648d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Alcon, Galenica , Sika, Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438096906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>70,090</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...521 lines deleted...]
-          <x:t>73,255</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,305</x:t>
-[...58 lines deleted...]
-          <x:t>72,795</x:t>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>