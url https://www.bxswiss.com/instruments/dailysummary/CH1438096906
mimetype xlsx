--- v9 (2026-07-03)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28544ac4b56741a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re024a51ad0f54ed9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d750e126f4648d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbebf47b488b94c06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R933763bc87cd41b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d750e126f4648d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0088c9626724065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbebf47b488b94c06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Alcon, Galenica , Sika, Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438096906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...382 lines deleted...]
-          <x:t>74,430</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,200</x:t>
-[...26 lines deleted...]
-          <x:t>73,640</x:t>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,565</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>78,040</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>