--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re024a51ad0f54ed9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9159e3899dd94b3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbebf47b488b94c06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c5df27d8a24343"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0088c9626724065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbebf47b488b94c06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9872ddb2fb54125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c5df27d8a24343" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Alcon, Galenica , Sika, Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438096906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>76,965</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,145</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>76,815</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>75,770</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>