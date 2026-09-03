--- v11 (2026-08-14)
+++ v12 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9159e3899dd94b3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re50f8be6ba544aae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c5df27d8a24343"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R270460d78bf943db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9872ddb2fb54125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c5df27d8a24343" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8886309ffa204e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R270460d78bf943db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Alcon, Galenica , Sika, Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438096906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>