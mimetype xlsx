--- v11 (2026-09-13)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba876c709a344773" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R765871caae76499a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabef077a460e4437"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87060c89961f421d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5aa6e7bb8fb402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabef077a460e4437" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5ea7ed3f5bb44a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87060c89961f421d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.14% p.a. Multi Reverse Convertible on ABB, Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438096898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>76,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,535</x:t>
-[...168 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>74,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,395</x:t>
-[...90 lines deleted...]
-          <x:t>76,585</x:t>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>