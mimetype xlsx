--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R765871caae76499a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dcc0b30bcd147e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87060c89961f421d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0f6270d17824bad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5ea7ed3f5bb44a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87060c89961f421d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50396f4a0569419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0f6270d17824bad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.14% p.a. Multi Reverse Convertible on ABB, Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438096898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>