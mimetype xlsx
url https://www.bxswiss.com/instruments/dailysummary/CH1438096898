--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R083a90f47de54ad7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8d964cc976642a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bdc2d17b09e4918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R873bc6d9dc114567"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27d6dcf8cdf741ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bdc2d17b09e4918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e4b96b24c06446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R873bc6d9dc114567" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.14% p.a. Multi Reverse Convertible on ABB, Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438096898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>68,695</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>20.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,355</x:t>
-[...414 lines deleted...]
-          <x:t>73,920</x:t>
+          <x:t>68,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>