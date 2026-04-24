--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8d964cc976642a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4228327033714ac9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R873bc6d9dc114567"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R812afa9718b14b71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e4b96b24c06446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R873bc6d9dc114567" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f3223e670184892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R812afa9718b14b71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.14% p.a. Multi Reverse Convertible on ABB, Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438096898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>