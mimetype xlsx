--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4228327033714ac9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b4579779a84e83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R812afa9718b14b71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6a604e176c54548"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f3223e670184892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R812afa9718b14b71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ba712cc6f974737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6a604e176c54548" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.14% p.a. Multi Reverse Convertible on ABB, Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438096898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>