--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b4579779a84e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf8bbc2e534c4582" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6a604e176c54548"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R773a1ced27cd47fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ba712cc6f974737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6a604e176c54548" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R330c40c3e8d04e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R773a1ced27cd47fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.14% p.a. Multi Reverse Convertible on ABB, Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438096898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>80,090</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,830</x:t>
-[...119 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,930</x:t>
-[...306 lines deleted...]
-          <x:t>84,550</x:t>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>