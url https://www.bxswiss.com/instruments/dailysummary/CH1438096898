--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf8bbc2e534c4582" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625e1dd715a44677" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R773a1ced27cd47fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f6f54dce754586"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R330c40c3e8d04e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R773a1ced27cd47fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd4d57c0e57944d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f6f54dce754586" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.14% p.a. Multi Reverse Convertible on ABB, Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438096898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>81,060</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>