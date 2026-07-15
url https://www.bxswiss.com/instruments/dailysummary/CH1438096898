--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625e1dd715a44677" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ddcbda449649a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f6f54dce754586"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24bfdfa492ea4ad7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd4d57c0e57944d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f6f54dce754586" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62dc8e7d29f84020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24bfdfa492ea4ad7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.14% p.a. Multi Reverse Convertible on ABB, Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438096898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,420</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>70,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,995</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>