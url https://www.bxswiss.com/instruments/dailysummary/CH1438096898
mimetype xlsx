--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ddcbda449649a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60db4e9bc6494229" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24bfdfa492ea4ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4c082a359de4746"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62dc8e7d29f84020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24bfdfa492ea4ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d206b2f85314e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4c082a359de4746" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.14% p.a. Multi Reverse Convertible on ABB, Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438096898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>60,655</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>55,255</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>55,005</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>60,080</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>