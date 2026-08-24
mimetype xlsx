--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60db4e9bc6494229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9ce6d3fa8994c96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4c082a359de4746"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b884a06daa04c24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d206b2f85314e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4c082a359de4746" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a6bbf0dedc34270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b884a06daa04c24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.14% p.a. Multi Reverse Convertible on ABB, Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438096898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>60,575</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,485</x:t>
-[...367 lines deleted...]
-          <x:t>59,750</x:t>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>60,765</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>