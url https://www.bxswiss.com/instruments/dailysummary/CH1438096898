--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9ce6d3fa8994c96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba876c709a344773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b884a06daa04c24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabef077a460e4437"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a6bbf0dedc34270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b884a06daa04c24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5aa6e7bb8fb402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabef077a460e4437" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.14% p.a. Multi Reverse Convertible on ABB, Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438096898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,540</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>59,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...440 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,705</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>