--- v15 (2026-09-16)
+++ v16 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbfdf022741b45dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc271af085a204247" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31b2f99b376b4ee4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc44b2e8e465444e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcabf49d846a4666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31b2f99b376b4ee4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dfdc5f026be4e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc44b2e8e465444e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.64% p.a. Multi Reverse Convertible on Novartis, Roche, Strategy, Swissquote, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438094117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,380</x:t>
-[...178 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>66,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,605</x:t>
-[...117 lines deleted...]
-          <x:t>66,945</x:t>
+          <x:t>70,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>