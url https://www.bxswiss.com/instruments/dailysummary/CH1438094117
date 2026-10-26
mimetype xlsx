--- v16 (2026-10-06)
+++ v17 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc271af085a204247" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e08bffc152c4c4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc44b2e8e465444e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R353f804204274f3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dfdc5f026be4e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc44b2e8e465444e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b7da56a6a24322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R353f804204274f3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.64% p.a. Multi Reverse Convertible on Novartis, Roche, Strategy, Swissquote, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438094117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,245</x:t>
-[...31 lines deleted...]
-          <x:t>73,960</x:t>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.09.2026</x:t>
-[...208 lines deleted...]
-          <x:t>76,310</x:t>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>