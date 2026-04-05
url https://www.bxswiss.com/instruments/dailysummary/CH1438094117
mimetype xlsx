--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1006d4284b5c4559" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a890cd344844464" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raae7273ac81047b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re726d1e000254816"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb71b1a71e644c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raae7273ac81047b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re356eb0a639c4ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re726d1e000254816" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.64% p.a. Multi Reverse Convertible on Novartis, Roche, Strategy, Swissquote, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438094117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,395</x:t>
-[...603 lines deleted...]
-          <x:t>68,090</x:t>
+          <x:t>64,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>