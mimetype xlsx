--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a890cd344844464" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45f77c86711419f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re726d1e000254816"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e92f2eaa0fd4a43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re356eb0a639c4ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re726d1e000254816" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67bd1172701a4a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e92f2eaa0fd4a43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.64% p.a. Multi Reverse Convertible on Novartis, Roche, Strategy, Swissquote, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438094117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>65,125</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>23.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,825</x:t>
-[...48 lines deleted...]
-          <x:t>68,905</x:t>
+          <x:t>67,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,725</x:t>
-[...166 lines deleted...]
-          <x:t>64,925</x:t>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>