--- v8 (2026-04-25)
+++ v9 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45f77c86711419f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d792750fb34745" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e92f2eaa0fd4a43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re43c677841a045fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67bd1172701a4a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e92f2eaa0fd4a43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e8ab7446f384c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re43c677841a045fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.64% p.a. Multi Reverse Convertible on Novartis, Roche, Strategy, Swissquote, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438094117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>68,905</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,725</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>70,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,095</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>