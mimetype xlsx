--- v9 (2026-05-18)
+++ v10 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d792750fb34745" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c1e00163317440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re43c677841a045fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22eb02ef82f14fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e8ab7446f384c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re43c677841a045fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59569b7bc7cc4afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22eb02ef82f14fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.64% p.a. Multi Reverse Convertible on Novartis, Roche, Strategy, Swissquote, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438094117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>76,010</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,890</x:t>
-[...114 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>75,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,320</x:t>
-[...279 lines deleted...]
-          <x:t>75,225</x:t>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>