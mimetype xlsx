--- v10 (2026-06-07)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c1e00163317440a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80565012f989480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22eb02ef82f14fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cceb955cae94c2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59569b7bc7cc4afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22eb02ef82f14fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a11712cd38745d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cceb955cae94c2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.64% p.a. Multi Reverse Convertible on Novartis, Roche, Strategy, Swissquote, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438094117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>73,215</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>