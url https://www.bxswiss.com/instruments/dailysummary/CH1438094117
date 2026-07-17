--- v11 (2026-06-27)
+++ v12 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80565012f989480c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ff6dc4225c94088" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cceb955cae94c2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb0f611489534e3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a11712cd38745d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cceb955cae94c2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re195558206b844f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb0f611489534e3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.64% p.a. Multi Reverse Convertible on Novartis, Roche, Strategy, Swissquote, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438094117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>