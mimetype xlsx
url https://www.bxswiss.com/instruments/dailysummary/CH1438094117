--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ff6dc4225c94088" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa88be1d0144f07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb0f611489534e3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6179f2fb804e75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re195558206b844f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb0f611489534e3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7e36d61720348ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6179f2fb804e75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.64% p.a. Multi Reverse Convertible on Novartis, Roche, Strategy, Swissquote, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438094117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,310</x:t>
-[...31 lines deleted...]
-          <x:t>56,505</x:t>
+          <x:t>54,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...221 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,255</x:t>
-[...9 lines deleted...]
-          <x:t>54,735</x:t>
+          <x:t>56,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>