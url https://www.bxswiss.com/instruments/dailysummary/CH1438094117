--- v13 (2026-08-06)
+++ v14 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa88be1d0144f07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff4fbc56efe84f2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6179f2fb804e75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd704b586bd66465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7e36d61720348ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6179f2fb804e75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd521a6fd2245422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd704b586bd66465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.64% p.a. Multi Reverse Convertible on Novartis, Roche, Strategy, Swissquote, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438094117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,255</x:t>
-[...332 lines deleted...]
-        <x:is>
           <x:t>56,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,080</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>