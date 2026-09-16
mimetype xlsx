--- v14 (2026-08-27)
+++ v15 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff4fbc56efe84f2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbfdf022741b45dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd704b586bd66465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31b2f99b376b4ee4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd521a6fd2245422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd704b586bd66465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcabf49d846a4666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31b2f99b376b4ee4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.64% p.a. Multi Reverse Convertible on Novartis, Roche, Strategy, Swissquote, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438094117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>