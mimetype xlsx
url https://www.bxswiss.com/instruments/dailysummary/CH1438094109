--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca663879a63046fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2704efeebba4f25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e4e29df281f499c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73d1985424e142a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63fcd2ff1d4e47dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e4e29df281f499c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09c29185e3e94cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73d1985424e142a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.41% p.a. Multi Reverse Convertible on Novartis, Roche, Strategy, Swissquote, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438094109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>62,865</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,470</x:t>
-[...11 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>65,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,035</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>63,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,830</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>