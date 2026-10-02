--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2704efeebba4f25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac73541b15754275" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73d1985424e142a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cec87358fab4438"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09c29185e3e94cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73d1985424e142a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92ef76c19eca45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cec87358fab4438" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.41% p.a. Multi Reverse Convertible on Novartis, Roche, Strategy, Swissquote, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438094109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>78,605</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,895</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>76,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,365</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>