--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac73541b15754275" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra887b9c177cf4c0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cec87358fab4438"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e3039c150d94da7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92ef76c19eca45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cec87358fab4438" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6307540d0f9441ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e3039c150d94da7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.41% p.a. Multi Reverse Convertible on Novartis, Roche, Strategy, Swissquote, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438094109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,480</x:t>
-[...495 lines deleted...]
-          <x:t>86,560</x:t>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>