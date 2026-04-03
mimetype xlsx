--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb32e3c825e841ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4d23b67dfde4667" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabc3d3c8d7ea4371"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce396fd4a2704f0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5142e4fab8104ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabc3d3c8d7ea4371" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3f07cd9b664e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce396fd4a2704f0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.41% p.a. Multi Reverse Convertible on Novartis, Roche, Strategy, Swissquote, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438094109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,240</x:t>
-[...70 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>72,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>75,680</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>