--- v5 (2026-04-03)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4d23b67dfde4667" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refd63449d69f4be7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce396fd4a2704f0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cccae10688d4de1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3f07cd9b664e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce396fd4a2704f0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2581d9b454cf4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cccae10688d4de1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.41% p.a. Multi Reverse Convertible on Novartis, Roche, Strategy, Swissquote, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438094109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>71,600</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>