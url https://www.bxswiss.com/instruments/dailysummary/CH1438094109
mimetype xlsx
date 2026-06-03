--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refd63449d69f4be7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e287392eb274073" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cccae10688d4de1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35488af0e0c64b8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2581d9b454cf4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cccae10688d4de1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad750dcd9fc04028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35488af0e0c64b8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.41% p.a. Multi Reverse Convertible on Novartis, Roche, Strategy, Swissquote, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438094109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>83,000</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,590</x:t>
-[...53 lines deleted...]
-          <x:t>83,580</x:t>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>85,570</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>