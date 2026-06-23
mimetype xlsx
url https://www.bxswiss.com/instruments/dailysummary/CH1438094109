--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e287392eb274073" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c6ebf963c84411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35488af0e0c64b8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a260e226db34545"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad750dcd9fc04028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35488af0e0c64b8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree9e1c6c500c4551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a260e226db34545" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.41% p.a. Multi Reverse Convertible on Novartis, Roche, Strategy, Swissquote, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438094109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,470</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>82,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,020</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>