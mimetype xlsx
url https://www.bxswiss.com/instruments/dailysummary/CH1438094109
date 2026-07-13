--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c6ebf963c84411" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322cd339c53a4e1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a260e226db34545"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2db49b24e26426f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree9e1c6c500c4551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a260e226db34545" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd288495e23041cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2db49b24e26426f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.41% p.a. Multi Reverse Convertible on Novartis, Roche, Strategy, Swissquote, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438094109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,100</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>