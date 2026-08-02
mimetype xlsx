--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322cd339c53a4e1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc052157d82743c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2db49b24e26426f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc5295b6ec114e73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd288495e23041cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2db49b24e26426f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7fa6b3a706c44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc5295b6ec114e73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.41% p.a. Multi Reverse Convertible on Novartis, Roche, Strategy, Swissquote, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438094109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>62,010</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,255</x:t>
-[...107 lines deleted...]
-          <x:t>57,035</x:t>
+          <x:t>62,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,830</x:t>
-[...171 lines deleted...]
-          <x:t>60,755</x:t>
+          <x:t>61,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>