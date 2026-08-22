--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc052157d82743c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca663879a63046fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc5295b6ec114e73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e4e29df281f499c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7fa6b3a706c44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc5295b6ec114e73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63fcd2ff1d4e47dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e4e29df281f499c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.41% p.a. Multi Reverse Convertible on Novartis, Roche, Strategy, Swissquote, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438094109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>57,035</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>63,485</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>61,225</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>