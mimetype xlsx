--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7570177f4b1441a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d5f4d59ff084fca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9707a4468157440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f806001a61549f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R972f9d28e2d94050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9707a4468157440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a5b2389a1c944a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f806001a61549f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438092350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,120</x:t>
-[...576 lines deleted...]
-          <x:t>99,220</x:t>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>