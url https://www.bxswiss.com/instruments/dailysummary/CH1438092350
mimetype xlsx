--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d5f4d59ff084fca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00a3eda74d56457e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f806001a61549f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25b12cd27844598"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a5b2389a1c944a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f806001a61549f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b1314a3cf5c4d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25b12cd27844598" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1438092350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,598 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,740</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>98,260</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,430</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,160</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>