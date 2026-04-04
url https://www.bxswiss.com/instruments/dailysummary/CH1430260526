--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d32294282e04588" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re10a67b4530d4e94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb785e6b6f58f4a19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf263a0cc08204010"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47456a5061aa47d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb785e6b6f58f4a19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8758db8833e644ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf263a0cc08204010" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1430260526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,320</x:t>
-[...6 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,425</x:t>
-[...507 lines deleted...]
-          <x:t>2,345</x:t>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,315</x:t>
-[...85 lines deleted...]
-          <x:t>2,600</x:t>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>