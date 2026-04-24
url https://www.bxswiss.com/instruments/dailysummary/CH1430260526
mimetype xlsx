--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re10a67b4530d4e94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3425befcb6ce4f57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf263a0cc08204010"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03939144f35b42da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8758db8833e644ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf263a0cc08204010" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d79e38695ef4009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03939144f35b42da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1430260526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,245</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,235</x:t>
-[...97 lines deleted...]
-          <x:t>2,345</x:t>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,315</x:t>
-[...92 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,645</x:t>
-[...31 lines deleted...]
-          <x:t>2,655</x:t>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>20.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,765</x:t>
-[...129 lines deleted...]
-          <x:t>2,575</x:t>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,335</x:t>
-[...43 lines deleted...]
-          <x:t>2,595</x:t>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>2,765</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,735</x:t>
-[...4 lines deleted...]
-          <x:t>2,830</x:t>
+          <x:t>2,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>