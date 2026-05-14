--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3425befcb6ce4f57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d7229ff1d594086" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03939144f35b42da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587baa1abb504f23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d79e38695ef4009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03939144f35b42da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ffb345da7574c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587baa1abb504f23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1430260526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>2,575</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,335</x:t>
-[...43 lines deleted...]
-          <x:t>2,595</x:t>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>01.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,825</x:t>
-[...21 lines deleted...]
-          <x:t>2,765</x:t>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,735</x:t>
-[...11 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,865</x:t>
-[...48 lines deleted...]
-          <x:t>2,825</x:t>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,775</x:t>
-[...274 lines deleted...]
-          <x:t>2,950</x:t>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>