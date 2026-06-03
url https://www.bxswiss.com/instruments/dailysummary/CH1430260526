--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d7229ff1d594086" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88b7d47f196b46f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587baa1abb504f23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2d315498f7a4177"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ffb345da7574c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587baa1abb504f23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59081479e944f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2d315498f7a4177" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1430260526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,865</x:t>
-[...21 lines deleted...]
-          <x:t>2,835</x:t>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,800</x:t>
-[...65 lines deleted...]
-          <x:t>2,675</x:t>
+          <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,520</x:t>
-[...6 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,705</x:t>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,650</x:t>
-[...431 lines deleted...]
-          <x:t>2,700</x:t>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>