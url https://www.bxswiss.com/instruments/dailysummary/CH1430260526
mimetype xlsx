--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88b7d47f196b46f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf1094e29dd4e3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2d315498f7a4177"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aa89f12049146ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59081479e944f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2d315498f7a4177" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2fa68735ac048f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aa89f12049146ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1430260526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,905</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,850</x:t>
-[...97 lines deleted...]
-          <x:t>2,855</x:t>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,700</x:t>
-[...16 lines deleted...]
-          <x:t>2,855</x:t>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,700</x:t>
-[...6 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,595</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>2,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>