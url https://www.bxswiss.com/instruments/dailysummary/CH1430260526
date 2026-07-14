--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf1094e29dd4e3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b0a5f6272e4fca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aa89f12049146ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12f63dc09d0a49ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2fa68735ac048f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aa89f12049146ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90c95a1031664593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12f63dc09d0a49ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1430260526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,715</x:t>
-[...4 lines deleted...]
-          <x:t>2,565</x:t>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,745</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,690</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>2,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,485</x:t>
-[...156 lines deleted...]
-          <x:t>2,685</x:t>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,600</x:t>
-[...16 lines deleted...]
-          <x:t>2,655</x:t>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,610</x:t>
-[...291 lines deleted...]
-          <x:t>2,545</x:t>
+          <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>