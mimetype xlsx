--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b0a5f6272e4fca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba8500fe50a4c64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12f63dc09d0a49ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51945451367244d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90c95a1031664593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12f63dc09d0a49ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45dbbbc150a5483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51945451367244d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1430260526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,765</x:t>
-[...4 lines deleted...]
-          <x:t>2,645</x:t>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,615</x:t>
-[...102 lines deleted...]
-          <x:t>2,665</x:t>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,625</x:t>
-[...38 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,685</x:t>
-[...16 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,795</x:t>
-[...171 lines deleted...]
-          <x:t>2,650</x:t>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>