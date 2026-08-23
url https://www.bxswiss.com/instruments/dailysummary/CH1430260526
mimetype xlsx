--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba8500fe50a4c64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafe94d38531842a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51945451367244d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b791eaca1b34dd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45dbbbc150a5483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51945451367244d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd179bb2f39f44e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b791eaca1b34dd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1430260526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,525</x:t>
-[...38 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,705</x:t>
-[...43 lines deleted...]
-          <x:t>2,705</x:t>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,595</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,890</x:t>
-[...161 lines deleted...]
-          <x:t>2,720</x:t>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>