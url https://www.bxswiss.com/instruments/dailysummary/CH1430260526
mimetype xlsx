--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafe94d38531842a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re886dd220636457c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b791eaca1b34dd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re87367e1d4704343"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd179bb2f39f44e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b791eaca1b34dd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R396c79b93cf14d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re87367e1d4704343" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1430260526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,865</x:t>
-[...16 lines deleted...]
-          <x:t>2,905</x:t>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,825</x:t>
-[...544 lines deleted...]
-          <x:t>2,760</x:t>
+          <x:t>3,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>