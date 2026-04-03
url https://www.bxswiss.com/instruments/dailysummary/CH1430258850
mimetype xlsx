--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f2c82ac7f34bb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R317ff495a89146fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb147a56edcf4b0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4441c5b3695a430d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c52562edf1547a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb147a56edcf4b0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9df85f07bdf4f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4441c5b3695a430d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf Deutsche Telekom AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1430258850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,975</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,820</x:t>
-[...593 lines deleted...]
-          <x:t>0,510</x:t>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>