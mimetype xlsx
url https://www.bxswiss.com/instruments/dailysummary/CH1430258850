--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R317ff495a89146fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62b297a17bb469c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4441c5b3695a430d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f717cbe639847bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9df85f07bdf4f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4441c5b3695a430d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R534e4ff6ef6c471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f717cbe639847bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf Deutsche Telekom AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1430258850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,575</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,555</x:t>
-[...70 lines deleted...]
-          <x:t>0,555</x:t>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
-[...16 lines deleted...]
-          <x:t>0,565</x:t>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,545</x:t>
-[...11 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...16 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,605</x:t>
-[...4 lines deleted...]
-          <x:t>0,565</x:t>
+          <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,585</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,555</x:t>
-[...16 lines deleted...]
-          <x:t>0,575</x:t>
+          <x:t>0,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,485</x:t>
-[...259 lines deleted...]
-          <x:t>0,675</x:t>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...112 lines deleted...]
-          <x:t>0,700</x:t>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>