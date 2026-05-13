--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62b297a17bb469c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c4ff4576464e76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f717cbe639847bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72188642c27442f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R534e4ff6ef6c471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f717cbe639847bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1de5688efef4e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72188642c27442f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf Deutsche Telekom AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1430258850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,675</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>