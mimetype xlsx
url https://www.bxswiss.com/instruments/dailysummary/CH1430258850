--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c4ff4576464e76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92678b3386184858" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72188642c27442f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec777392b36470d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1de5688efef4e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72188642c27442f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb3f4abedf944167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec777392b36470d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf Deutsche Telekom AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1430258850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,745</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,735</x:t>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,925</x:t>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,920</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,955</x:t>
-[...43 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,865</x:t>
-[...441 lines deleted...]
-          <x:t>1,030</x:t>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>