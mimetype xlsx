--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92678b3386184858" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad27b7e3d2a84445" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec777392b36470d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R667c886f210d4079"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb3f4abedf944167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec777392b36470d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R475d612ef1f54f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R667c886f210d4079" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf Deutsche Telekom AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1430258850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,045</x:t>
-[...16 lines deleted...]
-          <x:t>1,105</x:t>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,065</x:t>
-[...517 lines deleted...]
-          <x:t>0,890</x:t>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>