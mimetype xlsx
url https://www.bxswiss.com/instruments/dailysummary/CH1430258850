--- v9 (2026-06-23)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad27b7e3d2a84445" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1eb76f8421b453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R667c886f210d4079"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0c58b61a4314d32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R475d612ef1f54f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R667c886f210d4079" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37395eaeec3441c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0c58b61a4314d32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf Deutsche Telekom AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1430258850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>1,035</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,005</x:t>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>1,005</x:t>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,985</x:t>
-[...26 lines deleted...]
-          <x:t>1,055</x:t>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,105</x:t>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,095</x:t>
-[...21 lines deleted...]
-          <x:t>1,195</x:t>
+          <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,170</x:t>
-[...26 lines deleted...]
-          <x:t>1,225</x:t>
+          <x:t>1,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>