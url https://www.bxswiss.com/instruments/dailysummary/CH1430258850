--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1eb76f8421b453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd6032eaef564608" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0c58b61a4314d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8b5e2cee5bf4318"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37395eaeec3441c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0c58b61a4314d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5309009d63d44d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8b5e2cee5bf4318" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf Deutsche Telekom AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1430258850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,255</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,215</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,125</x:t>
+          <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,135</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,080</x:t>
-[...269 lines deleted...]
-          <x:t>1,150</x:t>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>