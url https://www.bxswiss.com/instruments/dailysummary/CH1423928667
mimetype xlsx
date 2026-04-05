--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5661b5cd697e4862" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f2ed5a3d3c24657" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R741bb1d746c04839"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17ed191fe46e4063"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa51167659d34b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R741bb1d746c04839" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf70fd44d8f0642ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17ed191fe46e4063" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423928667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>100,040</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,910</x:t>
-[...225 lines deleted...]
-          <x:t>98,430</x:t>
+          <x:t>100,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>