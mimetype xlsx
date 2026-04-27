--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f2ed5a3d3c24657" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c6c047fa9724ec2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17ed191fe46e4063"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R676158dff1b04703"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf70fd44d8f0642ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17ed191fe46e4063" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra963787a35bd4f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R676158dff1b04703" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423928667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,020</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>99,810</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,040</x:t>
-[...38 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,570</x:t>
-[...21 lines deleted...]
-          <x:t>99,340</x:t>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,130</x:t>
-[...436 lines deleted...]
-          <x:t>100,490</x:t>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>