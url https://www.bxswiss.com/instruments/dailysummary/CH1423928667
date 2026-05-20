--- v6 (2026-04-27)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c6c047fa9724ec2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56240c91c67e443a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R676158dff1b04703"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca1de8a8cc0b47d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra963787a35bd4f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R676158dff1b04703" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb96aade15cda4c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca1de8a8cc0b47d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423928667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,040</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,010</x:t>
-[...75 lines deleted...]
-          <x:t>98,230</x:t>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>99,870</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>99,980</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,080</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>99,470</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>