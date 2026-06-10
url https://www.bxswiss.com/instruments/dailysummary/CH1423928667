--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56240c91c67e443a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ad1e8eb20024239" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca1de8a8cc0b47d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R470cbdec491649da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb96aade15cda4c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca1de8a8cc0b47d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5654d1b991454c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R470cbdec491649da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423928667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,980</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>99,430</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>100,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,950</x:t>
-[...166 lines deleted...]
-          <x:t>100,460</x:t>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>