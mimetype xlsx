--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb28fde806e4e9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18f48a76761848a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60661c1a879140be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11b4feb4595840d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bb41a1cc9194963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60661c1a879140be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4120672e38e4d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11b4feb4595840d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423928659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>94,190</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>95,530</x:t>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>96,980</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,740</x:t>
-[...129 lines deleted...]
-          <x:t>95,410</x:t>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>02.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,200</x:t>
-[...252 lines deleted...]
-          <x:t>95,090</x:t>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>