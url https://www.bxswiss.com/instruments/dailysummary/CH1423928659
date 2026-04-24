--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18f48a76761848a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf984628f7c634f6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11b4feb4595840d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb548bd6be7e7453d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4120672e38e4d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11b4feb4595840d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e4e7c1f48a49ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb548bd6be7e7453d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423928659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,620</x:t>
-[...21 lines deleted...]
-          <x:t>95,140</x:t>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,890</x:t>
-[...178 lines deleted...]
-          <x:t>95,060</x:t>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,630</x:t>
-[...53 lines deleted...]
-          <x:t>95,760</x:t>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...316 lines deleted...]
-          <x:t>96,890</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>