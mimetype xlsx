--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf984628f7c634f6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R368febdf66e04b79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb548bd6be7e7453d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9c2187eb9094f67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e4e7c1f48a49ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb548bd6be7e7453d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f2f0879cfc84006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9c2187eb9094f67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423928659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>95,640</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,950</x:t>
-        </x:is>
-[...570 lines deleted...]
-          <x:t>96,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>