--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R368febdf66e04b79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb3396f2973c4a72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9c2187eb9094f67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2353338d67b491e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f2f0879cfc84006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9c2187eb9094f67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80b0d70c29924d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2353338d67b491e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423928659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>96,000</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,920</x:t>
-[...43 lines deleted...]
-          <x:t>97,050</x:t>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,040</x:t>
-[...384 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,820</x:t>
-[...117 lines deleted...]
-          <x:t>92,950</x:t>
+          <x:t>94,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>