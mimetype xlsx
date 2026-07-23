--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb3396f2973c4a72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb6a996fa7d8414f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2353338d67b491e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dc64b1da5d7427c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80b0d70c29924d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2353338d67b491e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce87c8592656425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dc64b1da5d7427c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423928659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>94,820</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>