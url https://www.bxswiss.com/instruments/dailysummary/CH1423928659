--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb6a996fa7d8414f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra64f13dbf9cd4f62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dc64b1da5d7427c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf03a135f0fa24a2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce87c8592656425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dc64b1da5d7427c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87385124939248f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf03a135f0fa24a2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423928659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>97,770</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>98,980</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,920</x:t>
-[...141 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,950</x:t>
-[...183 lines deleted...]
-          <x:t>99,280</x:t>
+          <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,620</x:t>
-        </x:is>
-[...62 lines deleted...]
-          <x:t>97,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>