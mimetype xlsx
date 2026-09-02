--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra64f13dbf9cd4f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ffdf51dbb7d43b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf03a135f0fa24a2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re03f9419a6d94965"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87385124939248f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf03a135f0fa24a2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc70c058702074d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re03f9419a6d94965" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423928659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>98,630</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>98,640</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,230</x:t>
-[...70 lines deleted...]
-          <x:t>99,280</x:t>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...369 lines deleted...]
-          <x:t>99,020</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>99,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,540</x:t>
-[...4 lines deleted...]
-          <x:t>99,620</x:t>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>