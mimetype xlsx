--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R882a889e65d540b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0ba27a52a8548c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5a90307eedb49cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ac140bdcb7149f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R421a29cd4a664534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5a90307eedb49cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R711cf71add164900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ac140bdcb7149f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423927420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>101,385</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>12.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>99,740</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>