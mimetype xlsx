--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0ba27a52a8548c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07bb46227f314f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ac140bdcb7149f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc832239b804d41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R711cf71add164900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ac140bdcb7149f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d23809b59824d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc832239b804d41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423927420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,285</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>101,105</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,055</x:t>
-[...566 lines deleted...]
-          <x:t>100,360</x:t>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>