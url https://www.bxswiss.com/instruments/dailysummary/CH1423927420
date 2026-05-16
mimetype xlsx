--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07bb46227f314f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d158e2794554d86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc832239b804d41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fbfe28e7d804fba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d23809b59824d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc832239b804d41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re18d8b952e864cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fbfe28e7d804fba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423927420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,375</x:t>
-[...70 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,140</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>100,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,400</x:t>
-[...65 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,745</x:t>
-[...85 lines deleted...]
-          <x:t>100,520</x:t>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>