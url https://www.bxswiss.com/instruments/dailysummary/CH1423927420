--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d158e2794554d86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3df69a4fc939499e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fbfe28e7d804fba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R958fcc2ae8dd4513"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re18d8b952e864cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fbfe28e7d804fba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c2de5b1f1c04206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R958fcc2ae8dd4513" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423927420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,745</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>100,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>