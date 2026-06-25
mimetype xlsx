--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3df69a4fc939499e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d278a928c184e5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R958fcc2ae8dd4513"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R233bff3348d44026"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c2de5b1f1c04206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R958fcc2ae8dd4513" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R540f5d38320642a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R233bff3348d44026" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423927420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,805</x:t>
-[...183 lines deleted...]
-          <x:t>101,970</x:t>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,930</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>102,110</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>