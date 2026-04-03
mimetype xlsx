--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R258f64ef5c1d4556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R365de17139344635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b0a35e40aee47b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c3c3e5774d948ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdd27eec7b1f412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b0a35e40aee47b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re044fb4d05b742f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c3c3e5774d948ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.50% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423925226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>101,225</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...337 lines deleted...]
-          <x:t>101,215</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,440</x:t>
-[...60 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,845</x:t>
-[...144 lines deleted...]
-          <x:t>99,690</x:t>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>