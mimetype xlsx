--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R365de17139344635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fb8079747a3475a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c3c3e5774d948ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a49f21797db4b6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re044fb4d05b742f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c3c3e5774d948ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R751aabb85ee04eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a49f21797db4b6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.50% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423925226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,040</x:t>
-[...414 lines deleted...]
-          <x:t>97,350</x:t>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>