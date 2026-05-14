--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fb8079747a3475a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89df8912225b4b48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a49f21797db4b6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7177efd86ddd427b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R751aabb85ee04eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a49f21797db4b6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re99b673d14164685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7177efd86ddd427b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.50% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423925226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>