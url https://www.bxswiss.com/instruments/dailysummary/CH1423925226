--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89df8912225b4b48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394cfed4e0b94893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7177efd86ddd427b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra76eb9713a1b4466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re99b673d14164685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7177efd86ddd427b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ff0a27be35c4e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra76eb9713a1b4466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.50% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423925226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>99,670</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,540</x:t>
-[...6 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>99,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,120</x:t>
+          <x:t>99,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>06.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,440</x:t>
+          <x:t>100,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,320</x:t>
-[...134 lines deleted...]
-          <x:t>100,320</x:t>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>