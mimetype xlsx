--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394cfed4e0b94893" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R142e0e5494b8414e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra76eb9713a1b4466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76eb2fccb6db4489"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ff0a27be35c4e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra76eb9713a1b4466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4c7f2902aeb4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76eb2fccb6db4489" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.50% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423925226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>