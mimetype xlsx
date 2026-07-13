--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R142e0e5494b8414e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fec64cf111c4509" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76eb2fccb6db4489"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27f357acb59044c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4c7f2902aeb4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76eb2fccb6db4489" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4de485293d524935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27f357acb59044c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.50% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423925226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>