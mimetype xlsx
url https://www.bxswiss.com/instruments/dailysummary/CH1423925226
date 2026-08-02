--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fec64cf111c4509" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5cbba250cca4a68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27f357acb59044c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0912c56a8bc84e71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4de485293d524935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27f357acb59044c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re694286c56264aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0912c56a8bc84e71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.50% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423925226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>100,775</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,765</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>100,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>