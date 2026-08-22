--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5cbba250cca4a68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddc0ceefedf74d84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0912c56a8bc84e71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raedca4ffefb9490e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re694286c56264aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0912c56a8bc84e71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R168fcd7252954fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raedca4ffefb9490e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.50% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423925226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,025</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>101,135</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,225</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>