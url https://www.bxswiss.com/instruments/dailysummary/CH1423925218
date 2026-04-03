--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e3218206614aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96ae4b7e0b94450" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70dacbdfdc01451c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafcf24002f0c477c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8819419689b748b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70dacbdfdc01451c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra35e39ab07f8451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafcf24002f0c477c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.50% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423925218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,600</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,590</x:t>
-[...26 lines deleted...]
-          <x:t>100,625</x:t>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,735</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>100,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,675</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>100,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,120</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>