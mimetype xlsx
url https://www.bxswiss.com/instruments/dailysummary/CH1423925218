--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96ae4b7e0b94450" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ab19fa19a1f4f6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafcf24002f0c477c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R504ed72458cd42f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra35e39ab07f8451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafcf24002f0c477c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06de5756856c4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R504ed72458cd42f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.50% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423925218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>98,910</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>97,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,620</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>98,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...478 lines deleted...]
-          <x:t>96,750</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>