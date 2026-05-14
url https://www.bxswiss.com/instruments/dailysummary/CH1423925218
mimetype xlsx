--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ab19fa19a1f4f6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R752ac07f84ba4579" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R504ed72458cd42f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88d8243ca2464d7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06de5756856c4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R504ed72458cd42f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a4de2e834c4d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88d8243ca2464d7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.50% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423925218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,409 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>98,000</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,560</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>