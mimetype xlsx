--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R752ac07f84ba4579" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R783b2dbc713b471a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88d8243ca2464d7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e4db996db14a07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a4de2e834c4d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88d8243ca2464d7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53c4c28754814974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e4db996db14a07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.50% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423925218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>99,740</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>