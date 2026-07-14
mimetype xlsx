--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R783b2dbc713b471a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bbe3dbff9a24115" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e4db996db14a07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12794ac219ca4bf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53c4c28754814974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e4db996db14a07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e0f7e61fe44bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12794ac219ca4bf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.50% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423925218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>101,165</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>03.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,975</x:t>
-[...4 lines deleted...]
-          <x:t>100,590</x:t>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>101,535</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>