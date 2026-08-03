--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bbe3dbff9a24115" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf737957f201483a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12794ac219ca4bf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f6743aa9ed84436"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e0f7e61fe44bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12794ac219ca4bf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R104705db87ab4346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f6743aa9ed84436" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.50% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423925218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,500</x:t>
-[...43 lines deleted...]
-          <x:t>100,500</x:t>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,500</x:t>
-[...16 lines deleted...]
-          <x:t>100,765</x:t>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,705</x:t>
-[...16 lines deleted...]
-          <x:t>100,805</x:t>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,775</x:t>
-[...16 lines deleted...]
-          <x:t>100,815</x:t>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,815</x:t>
-[...112 lines deleted...]
-          <x:t>100,745</x:t>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>