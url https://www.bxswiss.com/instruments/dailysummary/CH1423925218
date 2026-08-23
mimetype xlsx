--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf737957f201483a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ae5b2e8ae4246b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f6743aa9ed84436"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9861b2598d1a41b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R104705db87ab4346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f6743aa9ed84436" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e9cdd3f1274036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9861b2598d1a41b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.50% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423925218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>100,815</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,815</x:t>
-[...242 lines deleted...]
-          <x:t>100,745</x:t>
+          <x:t>100,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,915</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>100,955</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,955</x:t>
-[...70 lines deleted...]
-          <x:t>101,045</x:t>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,025</x:t>
-[...43 lines deleted...]
-          <x:t>101,105</x:t>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,145</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>