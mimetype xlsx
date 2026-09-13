--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ae5b2e8ae4246b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re324798a53044577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9861b2598d1a41b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09f17c2288f84458"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e9cdd3f1274036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9861b2598d1a41b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5a053c995344fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09f17c2288f84458" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.50% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423925218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>101,475</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,475</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>101,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,515</x:t>
-[...43 lines deleted...]
-          <x:t>101,535</x:t>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,535</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,555</x:t>
+          <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,615</x:t>
-[...21 lines deleted...]
-          <x:t>101,575</x:t>
+          <x:t>101,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,575</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>101,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>101,635</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>