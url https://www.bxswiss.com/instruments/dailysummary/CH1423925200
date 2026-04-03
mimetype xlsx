--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c5845a795b243b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c7f46a51c2d4021" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99780bda1fa44320"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a1d6379c83f484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb678845507b2489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99780bda1fa44320" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd543977a046449dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a1d6379c83f484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423925200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>100,560</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,490</x:t>
-[...286 lines deleted...]
-          <x:t>100,380</x:t>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>98,480</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>