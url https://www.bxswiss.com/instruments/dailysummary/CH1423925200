--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c7f46a51c2d4021" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf104013bd307431c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a1d6379c83f484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c7b13d0fd54bb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd543977a046449dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a1d6379c83f484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f60198651134aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c7b13d0fd54bb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423925200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>97,730</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>10.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,650</x:t>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>98,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,070</x:t>
-[...16 lines deleted...]
-          <x:t>98,710</x:t>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
-        </x:is>
-[...359 lines deleted...]
-          <x:t>96,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>