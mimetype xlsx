--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf104013bd307431c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1281b04a544dac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c7b13d0fd54bb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc4973ab8a284b9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f60198651134aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c7b13d0fd54bb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6623a72330e141fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc4973ab8a284b9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423925200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>