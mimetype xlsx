--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1281b04a544dac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d54bb69f474af9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc4973ab8a284b9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc64e6a2502c4d1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6623a72330e141fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc4973ab8a284b9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dc345041872442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc64e6a2502c4d1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423925200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>98,980</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,950</x:t>
-[...16 lines deleted...]
-          <x:t>98,950</x:t>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>99,490</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,490</x:t>
-[...139 lines deleted...]
-          <x:t>99,680</x:t>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>