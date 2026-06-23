--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d54bb69f474af9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9817e8da649e4c12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc64e6a2502c4d1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6246ceb2b8f04311"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dc345041872442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc64e6a2502c4d1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91ca8229a86e4cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6246ceb2b8f04311" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423925200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>