--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9817e8da649e4c12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa5add82895d4473" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6246ceb2b8f04311"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf92bd1d819a42dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91ca8229a86e4cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6246ceb2b8f04311" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd81653208b534c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf92bd1d819a42dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423925200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,610</x:t>
-[...161 lines deleted...]
-          <x:t>100,925</x:t>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,755</x:t>
-[...87 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,945</x:t>
+          <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,795</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>101,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>