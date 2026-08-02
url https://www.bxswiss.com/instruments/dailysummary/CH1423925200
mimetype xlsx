--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa5add82895d4473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec8dcdb249f24e5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf92bd1d819a42dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82a370e7ad6641f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd81653208b534c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf92bd1d819a42dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42cfe79e86cd4852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82a370e7ad6641f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423925200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>100,625</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,625</x:t>
-[...65 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>100,795</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>