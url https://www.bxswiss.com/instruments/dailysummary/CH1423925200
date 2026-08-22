--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec8dcdb249f24e5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reea3b0c3450d4009" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82a370e7ad6641f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re694fb121ed34814"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42cfe79e86cd4852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82a370e7ad6641f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bfc7e6c88594a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re694fb121ed34814" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423925200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,875</x:t>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,875</x:t>
-[...254 lines deleted...]
-          <x:t>100,775</x:t>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>100,955</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,955</x:t>
-[...70 lines deleted...]
-          <x:t>101,005</x:t>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,005</x:t>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>