--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75cde72357364584" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eace052cdb84cc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95cacf7a907849eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb85e9faf7594561"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37db171765f5458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95cacf7a907849eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb0b605317334b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb85e9faf7594561" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423924443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,375</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>