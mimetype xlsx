--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eace052cdb84cc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf443f94c3bf342d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb85e9faf7594561"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra04c51feea4d4912"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb0b605317334b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb85e9faf7594561" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27a1c87cf3de4111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra04c51feea4d4912" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423924443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>100,905</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,930</x:t>
-[...114 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,300</x:t>
-[...387 lines deleted...]
-          <x:t>97,430</x:t>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>