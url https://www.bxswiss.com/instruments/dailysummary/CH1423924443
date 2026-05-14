--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf443f94c3bf342d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc581bdbfb3496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra04c51feea4d4912"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba7ee349a8e54793"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27a1c87cf3de4111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra04c51feea4d4912" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8415efcfd2b44dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba7ee349a8e54793" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423924443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>99,270</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,630</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>99,670</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>99,680</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,710</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>99,830</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>