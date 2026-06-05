--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc581bdbfb3496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red3ada19f6ca446c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba7ee349a8e54793"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d6e9947733490f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8415efcfd2b44dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba7ee349a8e54793" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82bc88a419ff49a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d6e9947733490f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423924443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>99,680</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,710</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,510</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>