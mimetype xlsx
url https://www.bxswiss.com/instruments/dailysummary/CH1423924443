--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red3ada19f6ca446c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6a672cee614678" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d6e9947733490f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dc3e360ed8f45eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82bc88a419ff49a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d6e9947733490f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1464795d5a1649f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dc3e360ed8f45eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423924443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...382 lines deleted...]
-          <x:t>101,335</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,275</x:t>
-[...53 lines deleted...]
-          <x:t>101,665</x:t>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...59 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,775</x:t>
-[...75 lines deleted...]
-          <x:t>101,475</x:t>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,475</x:t>
-[...4 lines deleted...]
-          <x:t>101,755</x:t>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>