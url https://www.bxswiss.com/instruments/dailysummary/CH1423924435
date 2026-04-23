--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b0b634f18ea4509" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aed52cb10ae4a7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14d8eabbdea44165"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac8984bf17a841d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc13f2dba3ec544c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14d8eabbdea44165" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb297a51cb2be4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac8984bf17a841d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423924435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...500 lines deleted...]
-          <x:t>99,150</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,260</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>99,270</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>99,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>