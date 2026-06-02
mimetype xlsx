--- v6 (2026-04-23)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aed52cb10ae4a7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03f5f3cbba4c429c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac8984bf17a841d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1821197b5ae54a97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb297a51cb2be4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac8984bf17a841d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffe02e6ff49d4733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1821197b5ae54a97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423924435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...431 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,080</x:t>
-[...112 lines deleted...]
-          <x:t>99,100</x:t>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>