--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03f5f3cbba4c429c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d75a5474f24bbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1821197b5ae54a97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21c57f56ef0c4235"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffe02e6ff49d4733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1821197b5ae54a97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9cd6451e05e4af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21c57f56ef0c4235" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423924435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>100,310</x:t>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,180</x:t>
+          <x:t>100,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,510</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>