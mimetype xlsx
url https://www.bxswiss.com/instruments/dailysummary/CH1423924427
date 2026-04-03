--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99e2c2229e134828" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e608d80f0e471f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re56554494e5e445d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R872e6594550047ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0af6fd2a2024f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re56554494e5e445d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9a503f98c714914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R872e6594550047ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423924427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,570</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,980</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>