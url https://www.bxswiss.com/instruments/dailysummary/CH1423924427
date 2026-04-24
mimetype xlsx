--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e608d80f0e471f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98607961e4cc473a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R872e6594550047ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd10a87c9fb564771"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9a503f98c714914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R872e6594550047ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f8a8b2b95af41c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd10a87c9fb564771" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423924427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>99,980</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,950</x:t>
-[...48 lines deleted...]
-          <x:t>99,420</x:t>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>99,310</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>98,620</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,440</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>96,980</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>