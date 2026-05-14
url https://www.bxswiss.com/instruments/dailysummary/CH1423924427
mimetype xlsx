--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98607961e4cc473a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf4fa4601c154f94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd10a87c9fb564771"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf023380e64584abe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f8a8b2b95af41c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd10a87c9fb564771" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97bda7dffaf54b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf023380e64584abe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423924427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>98,320</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,390</x:t>
-[...171 lines deleted...]
-          <x:t>99,380</x:t>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>