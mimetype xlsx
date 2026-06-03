--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf4fa4601c154f94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7c5399df0d34d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf023380e64584abe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfba29e3a9b684de8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97bda7dffaf54b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf023380e64584abe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb37684ac2a64105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfba29e3a9b684de8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423924427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,390</x:t>
-[...382 lines deleted...]
-          <x:t>99,620</x:t>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...127 lines deleted...]
-          <x:t>99,850</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>