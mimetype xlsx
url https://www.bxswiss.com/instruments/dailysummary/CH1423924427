--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7c5399df0d34d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e99b02d8204803" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfba29e3a9b684de8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb9e811b16c04dc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb37684ac2a64105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfba29e3a9b684de8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b635f79b43043ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb9e811b16c04dc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Multi Barrier Reverse Convertible on Leonteq European Equity TR Futures Decrement 3% Index, Leonteq Swiss Equity TR Futures Decrement 3% Index, Leonteq US Equity TR Futures Decrement 3% Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423924427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>