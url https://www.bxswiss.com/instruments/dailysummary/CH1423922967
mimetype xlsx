--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaaf60051a1646b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b521f124d3145a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R504097a920b04970"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5485b2b94328492c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d38c192f4aa4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R504097a920b04970" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8772865ce7341e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5485b2b94328492c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.65% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...198 lines deleted...]
-          <x:t>102,340</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,240</x:t>
-[...404 lines deleted...]
-          <x:t>103,665</x:t>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>