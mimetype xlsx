--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b521f124d3145a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc060afbbae7d4735" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5485b2b94328492c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02b15f238c334e07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8772865ce7341e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5485b2b94328492c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R152288efa65847a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02b15f238c334e07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.65% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>98,580</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>99,060</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,020</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>99,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,250</x:t>
-[...4 lines deleted...]
-          <x:t>99,090</x:t>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...316 lines deleted...]
-          <x:t>98,970</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>