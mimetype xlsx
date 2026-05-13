--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc060afbbae7d4735" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1463214650bf4c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02b15f238c334e07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51cd326fdab84178"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R152288efa65847a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02b15f238c334e07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R473dbb181a3c4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51cd326fdab84178" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.65% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>