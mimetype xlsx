--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1463214650bf4c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfa6bc711b0e442e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51cd326fdab84178"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27f6eddae2444d4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R473dbb181a3c4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51cd326fdab84178" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1cb9ef029af4111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27f6eddae2444d4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.65% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>99,880</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,880</x:t>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>06.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,240</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>100,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>