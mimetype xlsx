--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfa6bc711b0e442e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a5d30994144dcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27f6eddae2444d4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4de76e8bf60c4167"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1cb9ef029af4111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27f6eddae2444d4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R441897a1274a4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4de76e8bf60c4167" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.65% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>100,210</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,300</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>100,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,125</x:t>
-[...70 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,175</x:t>
-[...63 lines deleted...]
-          <x:t>100,240</x:t>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>