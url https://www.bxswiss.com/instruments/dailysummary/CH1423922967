--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a5d30994144dcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b92feb939f4b37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4de76e8bf60c4167"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea774c926b1c47ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R441897a1274a4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4de76e8bf60c4167" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d238cff219942fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea774c926b1c47ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.65% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>100,825</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,125</x:t>
-[...70 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,175</x:t>
-[...274 lines deleted...]
-          <x:t>100,835</x:t>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>100,995</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>