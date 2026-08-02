--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b92feb939f4b37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20973aa8819447ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea774c926b1c47ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96ae5e4513154f95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d238cff219942fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea774c926b1c47ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re134d17799784226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96ae5e4513154f95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.65% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>101,145</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,995</x:t>
-[...80 lines deleted...]
-          <x:t>101,645</x:t>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>29.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,000</x:t>
-[...75 lines deleted...]
-          <x:t>101,785</x:t>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,785</x:t>
-[...166 lines deleted...]
-          <x:t>101,755</x:t>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>