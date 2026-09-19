--- v10 (2026-08-29)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39973a722c704cbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R950b67fcf2404e8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fbb3b9e38374e84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re84f294194824448"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68e0905330c74c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fbb3b9e38374e84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d299d7e78384a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re84f294194824448" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>116,585</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,270</x:t>
-[...43 lines deleted...]
-          <x:t>115,430</x:t>
+          <x:t>118,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,900</x:t>
-[...183 lines deleted...]
-          <x:t>116,245</x:t>
+          <x:t>116,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,775</x:t>
-[...296 lines deleted...]
-          <x:t>114,720</x:t>
+          <x:t>113,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>