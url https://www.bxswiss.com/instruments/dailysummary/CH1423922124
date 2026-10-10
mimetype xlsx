--- v11 (2026-09-19)
+++ v12 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R950b67fcf2404e8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4db650692d4647" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re84f294194824448"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39f10d049b144f02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d299d7e78384a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re84f294194824448" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e99c0f34f824c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39f10d049b144f02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>