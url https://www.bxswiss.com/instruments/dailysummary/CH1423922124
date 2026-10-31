--- v12 (2026-10-10)
+++ v13 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4db650692d4647" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12228e45e3774cd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39f10d049b144f02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re904191af4424492"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e99c0f34f824c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39f10d049b144f02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae15add3286f4512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re904191af4424492" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>112,020</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,795</x:t>
-[...65 lines deleted...]
-          <x:t>111,645</x:t>
+          <x:t>109,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,765</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>23.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>111,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>