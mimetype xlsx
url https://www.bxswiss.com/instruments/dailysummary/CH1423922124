--- v3 (2026-03-15)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f96aa7dea24cf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R926c9ae630044ddd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c941894fc364ba1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd24bf0570ed7487b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fa3c010f7f54040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c941894fc364ba1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R039c47a48fe742e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd24bf0570ed7487b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>115,040</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,345</x:t>
-[...26 lines deleted...]
-          <x:t>114,315</x:t>
+          <x:t>113,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...226 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,045</x:t>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>