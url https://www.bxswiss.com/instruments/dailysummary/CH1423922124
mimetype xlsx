--- v4 (2026-04-04)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R926c9ae630044ddd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3eac82f745c4e86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd24bf0570ed7487b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9679010dddad4e38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R039c47a48fe742e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd24bf0570ed7487b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R086be6ca4d0342c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9679010dddad4e38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>109,265</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>109,690</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>