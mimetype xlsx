--- v5 (2026-04-27)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3eac82f745c4e86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R679e91a0448845a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9679010dddad4e38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb215c4a1695644f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R086be6ca4d0342c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9679010dddad4e38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b170b7f162d4424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb215c4a1695644f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>107,060</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,715</x:t>
-[...377 lines deleted...]
-          <x:t>107,440</x:t>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...127 lines deleted...]
-          <x:t>108,255</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>