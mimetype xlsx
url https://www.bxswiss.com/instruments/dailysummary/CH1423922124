--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R679e91a0448845a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd286d6f9fd944864" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb215c4a1695644f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bf6abe93dac4cbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b170b7f162d4424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb215c4a1695644f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f4f373d4dfb4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bf6abe93dac4cbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>108,805</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,195</x:t>
-[...129 lines deleted...]
-          <x:t>108,295</x:t>
+          <x:t>106,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,805</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>11.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,990</x:t>
-[...53 lines deleted...]
-          <x:t>108,185</x:t>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,590</x:t>
-[...134 lines deleted...]
-          <x:t>109,400</x:t>
+          <x:t>108,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>