--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd286d6f9fd944864" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5841da420e2d4b1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bf6abe93dac4cbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5afa18e2cccc4614"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f4f373d4dfb4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bf6abe93dac4cbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5302d1ccbf1444eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5afa18e2cccc4614" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,990</x:t>
-[...53 lines deleted...]
-          <x:t>108,185</x:t>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,590</x:t>
-[...114 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>109,860</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...262 lines deleted...]
-          <x:t>108,555</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>