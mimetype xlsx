--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5841da420e2d4b1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989485b8f6734142" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5afa18e2cccc4614"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbe083d585494d22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5302d1ccbf1444eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5afa18e2cccc4614" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96a2cfa5565f4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbe083d585494d22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...392 lines deleted...]
-          <x:t>107,940</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,110</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>