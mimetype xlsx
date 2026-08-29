--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989485b8f6734142" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39973a722c704cbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbe083d585494d22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fbb3b9e38374e84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96a2cfa5565f4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbe083d585494d22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68e0905330c74c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fbb3b9e38374e84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>112,190</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>115,530</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,020</x:t>
-[...301 lines deleted...]
-          <x:t>113,895</x:t>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>