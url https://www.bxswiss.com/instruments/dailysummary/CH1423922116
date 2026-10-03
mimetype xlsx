--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R036e2dee96fc4bbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R407d7512b93842bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R911b9141165a4e50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f46c8f567c84c8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1444fae8f7784ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R911b9141165a4e50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50ca22e0dfa54555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f46c8f567c84c8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>107,770</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...347 lines deleted...]
-          <x:t>108,155</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,680</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>107,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,170</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>