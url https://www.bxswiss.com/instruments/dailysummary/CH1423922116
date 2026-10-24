--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R407d7512b93842bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b9e4d93090e4a52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f46c8f567c84c8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dcf68963fc64fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50ca22e0dfa54555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f46c8f567c84c8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re26d3643951d4e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dcf68963fc64fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>105,170</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>105,200</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,100</x:t>
-[...107 lines deleted...]
-          <x:t>105,965</x:t>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>104,520</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>