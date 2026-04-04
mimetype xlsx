--- v3 (2026-03-15)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98f21175fc314325" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R240c0e5c4d3c4d99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R612eef8339f04ad6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5347e0fc4369479a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R711abed466ee42d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R612eef8339f04ad6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7031fefd5ba64593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5347e0fc4369479a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>106,325</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,665</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...462 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,170</x:t>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>