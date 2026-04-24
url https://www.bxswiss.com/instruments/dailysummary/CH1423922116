--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R240c0e5c4d3c4d99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R371658ba5a1d436f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5347e0fc4369479a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1514538c687d41a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7031fefd5ba64593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5347e0fc4369479a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9d8747c029e4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1514538c687d41a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,170</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>102,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,550</x:t>
-[...112 lines deleted...]
-          <x:t>104,085</x:t>
+          <x:t>104,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>