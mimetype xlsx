--- v5 (2026-04-24)
+++ v6 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R371658ba5a1d436f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R210e88b434934ab1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1514538c687d41a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78e21942651c4616"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9d8747c029e4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1514538c687d41a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R946837bea3cb4c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78e21942651c4616" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,995</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>104,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,530</x:t>
-[...48 lines deleted...]
-          <x:t>103,495</x:t>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>104,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>