--- v6 (2026-06-04)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R210e88b434934ab1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe3d4ec185a14873" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78e21942651c4616"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R393c99cad22b4603"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R946837bea3cb4c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78e21942651c4616" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra84128eae37d4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R393c99cad22b4603" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>104,235</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,235</x:t>
-[...48 lines deleted...]
-          <x:t>105,010</x:t>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,010</x:t>
-[...215 lines deleted...]
-          <x:t>103,060</x:t>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>