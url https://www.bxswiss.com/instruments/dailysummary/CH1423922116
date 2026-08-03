--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe3d4ec185a14873" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40558717d9234aec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R393c99cad22b4603"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27ac00c847b24288"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra84128eae37d4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R393c99cad22b4603" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93857e9517154f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27ac00c847b24288" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>105,180</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,180</x:t>
-[...65 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,620</x:t>
-[...124 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,535</x:t>
-[...171 lines deleted...]
-          <x:t>107,310</x:t>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>