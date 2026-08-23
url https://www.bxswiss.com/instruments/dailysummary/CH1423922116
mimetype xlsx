--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40558717d9234aec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R040c6ca2156549d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27ac00c847b24288"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc20034849e84a2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93857e9517154f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27ac00c847b24288" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6281f9c61a34c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc20034849e84a2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,535</x:t>
-[...16 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,795</x:t>
-[...394 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,735</x:t>
-[...117 lines deleted...]
-          <x:t>107,980</x:t>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>