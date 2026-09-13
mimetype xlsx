--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R040c6ca2156549d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R036e2dee96fc4bbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc20034849e84a2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R911b9141165a4e50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6281f9c61a34c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc20034849e84a2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1444fae8f7784ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R911b9141165a4e50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,265</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>108,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>109,015</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>