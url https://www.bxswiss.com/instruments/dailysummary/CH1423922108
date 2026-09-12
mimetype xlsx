--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc046e8a24bf1495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d9c76ca6c04e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fde8122c07e49b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7c50cf66cdc4214"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba57c6db7e79428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fde8122c07e49b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R700cc1d7f8974817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7c50cf66cdc4214" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>112,880</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,900</x:t>
-[...87 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,715</x:t>
-[...58 lines deleted...]
-          <x:t>112,980</x:t>
+          <x:t>114,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>114,490</x:t>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,655</x:t>
-[...296 lines deleted...]
-          <x:t>114,680</x:t>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>