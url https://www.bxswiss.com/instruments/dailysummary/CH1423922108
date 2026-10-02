--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d9c76ca6c04e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d7f433de8ab495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7c50cf66cdc4214"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea638fe7c4f4de9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R700cc1d7f8974817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7c50cf66cdc4214" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70759f82370043ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea638fe7c4f4de9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>111,845</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,475</x:t>
-[...48 lines deleted...]
-          <x:t>112,670</x:t>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>25.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,140</x:t>
-[...107 lines deleted...]
-          <x:t>111,970</x:t>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,265</x:t>
-[...242 lines deleted...]
-          <x:t>107,160</x:t>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>