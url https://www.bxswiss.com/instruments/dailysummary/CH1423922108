--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d7f433de8ab495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0e2646a9caf481d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea638fe7c4f4de9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7040c67c57e94e5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70759f82370043ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea638fe7c4f4de9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78e6e952c1ae4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7040c67c57e94e5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>111,970</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,265</x:t>
-[...195 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,840</x:t>
-[...340 lines deleted...]
-          <x:t>29.09.2026</x:t>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,695</x:t>
-[...63 lines deleted...]
-          <x:t>108,215</x:t>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>