--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f477ffcbcf2448a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b45c78a39047ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b93d22acd6a41f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad87e1e6838241b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c0057ad2ee64508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b93d22acd6a41f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e18b30c3981424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad87e1e6838241b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>