--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b45c78a39047ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f845d5e05274e4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad87e1e6838241b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1643a337ce1b4739"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e18b30c3981424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad87e1e6838241b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfd9729a36db4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1643a337ce1b4739" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,185</x:t>
-        </x:is>
-[...499 lines deleted...]
-          <x:t>106,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>