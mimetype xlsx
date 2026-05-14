--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f845d5e05274e4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b411e6c73d4952" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1643a337ce1b4739"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4c95cedda8c4d6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfd9729a36db4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1643a337ce1b4739" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61b3b861eb904ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4c95cedda8c4d6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,060</x:t>
-[...495 lines deleted...]
-          <x:t>106,185</x:t>
+          <x:t>105,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>