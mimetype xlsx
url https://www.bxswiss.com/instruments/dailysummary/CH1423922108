--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b411e6c73d4952" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb37e3c2c4ff149e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4c95cedda8c4d6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40d4cabff73e492e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61b3b861eb904ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4c95cedda8c4d6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcbfa8683c7449ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40d4cabff73e492e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>105,725</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>105,090</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>