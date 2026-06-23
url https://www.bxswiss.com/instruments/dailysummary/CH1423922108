--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb37e3c2c4ff149e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38fbc4f5defb4522" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40d4cabff73e492e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59b3db27dc3437e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcbfa8683c7449ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40d4cabff73e492e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R897b582fb65b4557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59b3db27dc3437e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>106,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,030</x:t>
-[...269 lines deleted...]
-          <x:t>106,515</x:t>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,890</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>22.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,730</x:t>
+          <x:t>106,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,080</x:t>
-        </x:is>
-[...165 lines deleted...]
-          <x:t>104,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>