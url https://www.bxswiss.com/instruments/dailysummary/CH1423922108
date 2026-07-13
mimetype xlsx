--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38fbc4f5defb4522" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4152ea70d6394e5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59b3db27dc3437e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3de3e73163e4aef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R897b582fb65b4557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59b3db27dc3437e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5738bc90304e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3de3e73163e4aef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,730</x:t>
+          <x:t>106,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>107,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>