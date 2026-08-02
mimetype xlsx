--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4152ea70d6394e5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R267808c4621840d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3de3e73163e4aef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06d7be5cd903408b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5738bc90304e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3de3e73163e4aef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76770c621aab4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06d7be5cd903408b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>109,890</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,890</x:t>
-[...151 lines deleted...]
-          <x:t>112,640</x:t>
+          <x:t>112,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,110</x:t>
-[...139 lines deleted...]
-          <x:t>111,215</x:t>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>