--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R267808c4621840d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc046e8a24bf1495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06d7be5cd903408b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fde8122c07e49b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76770c621aab4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06d7be5cd903408b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba57c6db7e79428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fde8122c07e49b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,640</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>13.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>17.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,030</x:t>
-[...178 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,715</x:t>
-[...90 lines deleted...]
-          <x:t>112,690</x:t>
+          <x:t>114,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>