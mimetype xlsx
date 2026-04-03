--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f7d4aebbb1b4747" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92b4264d92184d1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R181f13ccd67a4f85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R200c11178c7042f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2088dbc9300b4988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R181f13ccd67a4f85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf605d9be701f4414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R200c11178c7042f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>