--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92b4264d92184d1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc817cfe8c5c4ed6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R200c11178c7042f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f8f88a8fd1a4bd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf605d9be701f4414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R200c11178c7042f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R357ad601614f4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f8f88a8fd1a4bd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,775</x:t>
-[...75 lines deleted...]
-          <x:t>109,960</x:t>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>109,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,430</x:t>
-[...102 lines deleted...]
-          <x:t>107,700</x:t>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>104,910</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>109,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>