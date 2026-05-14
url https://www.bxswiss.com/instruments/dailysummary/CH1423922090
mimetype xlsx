--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc817cfe8c5c4ed6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R067551d8c052493e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f8f88a8fd1a4bd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf334c038c6404837"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R357ad601614f4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f8f88a8fd1a4bd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c2c994cee742bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf334c038c6404837" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>104,910</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>106,705</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,555</x:t>
-[...367 lines deleted...]
-          <x:t>107,860</x:t>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,360</x:t>
-[...139 lines deleted...]
-          <x:t>108,685</x:t>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>