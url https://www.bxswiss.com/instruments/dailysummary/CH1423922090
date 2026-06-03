--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R067551d8c052493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R878083b20405456b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf334c038c6404837"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcc3ed5268fe4839"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c2c994cee742bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf334c038c6404837" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R435616a3e0974e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcc3ed5268fe4839" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>107,860</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,360</x:t>
-[...259 lines deleted...]
-          <x:t>106,715</x:t>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,605</x:t>
-[...16 lines deleted...]
-          <x:t>107,820</x:t>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>107,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>