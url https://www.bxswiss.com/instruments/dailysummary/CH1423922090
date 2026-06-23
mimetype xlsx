--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R878083b20405456b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ee631dcf3d34845" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcc3ed5268fe4839"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4c099b3b9514389"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R435616a3e0974e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcc3ed5268fe4839" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8549ecc9aa514ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4c099b3b9514389" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>107,820</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,900</x:t>
-[...264 lines deleted...]
-          <x:t>110,250</x:t>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,210</x:t>
-[...6 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,825</x:t>
-[...85 lines deleted...]
-          <x:t>109,115</x:t>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>106,435</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>