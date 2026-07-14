--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ee631dcf3d34845" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R257ff99625c74fe7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4c099b3b9514389"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba429b752db490e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8549ecc9aa514ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4c099b3b9514389" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec099a6187a4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba429b752db490e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,005</x:t>
-[...495 lines deleted...]
-          <x:t>109,870</x:t>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>