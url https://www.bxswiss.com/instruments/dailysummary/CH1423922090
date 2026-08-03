--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R257ff99625c74fe7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da1b84786ae4610" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba429b752db490e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf91eb23385cf42f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec099a6187a4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba429b752db490e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aaf533450d14d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf91eb23385cf42f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,260</x:t>
-[...70 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,265</x:t>
-[...151 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>112,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,735</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>114,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,660</x:t>
-[...31 lines deleted...]
-          <x:t>114,770</x:t>
+          <x:t>116,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>