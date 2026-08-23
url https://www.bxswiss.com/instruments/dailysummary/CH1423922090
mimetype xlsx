--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da1b84786ae4610" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409afb1bda7240c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf91eb23385cf42f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28f656985fdc4e2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aaf533450d14d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf91eb23385cf42f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra24b98eb70ce4599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28f656985fdc4e2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>114,500</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,340</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>116,685</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,085</x:t>
-[...281 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,240</x:t>
-[...252 lines deleted...]
-          <x:t>116,485</x:t>
+          <x:t>114,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>