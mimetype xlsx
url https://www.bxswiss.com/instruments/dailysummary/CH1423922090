--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409afb1bda7240c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83cee88724f745d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28f656985fdc4e2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1af94935d1c54596"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra24b98eb70ce4599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28f656985fdc4e2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0b3cad6a9ce437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1af94935d1c54596" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>114,780</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>117,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>114,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,230</x:t>
-[...200 lines deleted...]
-          <x:t>116,515</x:t>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,885</x:t>
-[...382 lines deleted...]
-          <x:t>118,595</x:t>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>