--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83cee88724f745d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re197b710efb54963" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1af94935d1c54596"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R615ca5e4f41f4965"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0b3cad6a9ce437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1af94935d1c54596" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b1dac5a54da468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R615ca5e4f41f4965" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>115,815</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,235</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>