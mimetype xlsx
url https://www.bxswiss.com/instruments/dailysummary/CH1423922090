--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re197b710efb54963" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25386cd738264842" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R615ca5e4f41f4965"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d346d0e155640ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b1dac5a54da468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R615ca5e4f41f4965" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2cf71ad703d4e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d346d0e155640ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...274 lines deleted...]
-          <x:t>111,880</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,815</x:t>
-[...355 lines deleted...]
-          <x:t>110,270</x:t>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>