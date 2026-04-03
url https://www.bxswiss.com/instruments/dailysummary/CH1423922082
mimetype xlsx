--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a7e84afbcf24ddf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c48b3e720824303" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7260ffa9d7c4487b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra79ff697ee2a4787"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee04ffbfc134c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7260ffa9d7c4487b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R310e942c01d04e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra79ff697ee2a4787" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>107,070</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,605</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...531 lines deleted...]
-          <x:t>107,520</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,605</x:t>
-[...16 lines deleted...]
-          <x:t>106,355</x:t>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,875</x:t>
-[...53 lines deleted...]
-          <x:t>106,025</x:t>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>