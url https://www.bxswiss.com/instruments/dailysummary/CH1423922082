--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c48b3e720824303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd25a2a0571f14f2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra79ff697ee2a4787"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff2c3dfb35d54a2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R310e942c01d04e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra79ff697ee2a4787" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf920406b57a54bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff2c3dfb35d54a2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>106,355</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,875</x:t>
-[...6 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,135</x:t>
-[...112 lines deleted...]
-          <x:t>104,480</x:t>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>102,890</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,620</x:t>
-[...193 lines deleted...]
-          <x:t>105,560</x:t>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>