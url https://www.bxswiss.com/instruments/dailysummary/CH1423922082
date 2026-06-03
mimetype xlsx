--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd25a2a0571f14f2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70850d0e31b34b2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff2c3dfb35d54a2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R912009dd709247b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf920406b57a54bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff2c3dfb35d54a2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7140cbb9996b43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R912009dd709247b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,215</x:t>
-[...4 lines deleted...]
-          <x:t>103,695</x:t>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,045</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>103,985</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,630</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>104,930</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>105,635</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>23.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,655</x:t>
-        </x:is>
-[...13 lines deleted...]
-          <x:t>105,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>