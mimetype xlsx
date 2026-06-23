--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70850d0e31b34b2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81b9627208c4af5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R912009dd709247b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05df21e31a314013"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7140cbb9996b43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R912009dd709247b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01d7ead928fe4055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05df21e31a314013" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>104,480</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,305</x:t>
-[...232 lines deleted...]
-          <x:t>105,110</x:t>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,110</x:t>
-[...53 lines deleted...]
-          <x:t>105,500</x:t>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>103,655</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>