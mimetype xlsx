--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81b9627208c4af5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R905086f7da144a78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05df21e31a314013"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2963e405d1564a45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01d7ead928fe4055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05df21e31a314013" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92ac2f161d9844b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2963e405d1564a45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>103,635</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,635</x:t>
-[...16 lines deleted...]
-          <x:t>105,070</x:t>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>