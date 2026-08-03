--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R905086f7da144a78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87d2349c5e64be9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2963e405d1564a45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddc02ef7f25e4b45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92ac2f161d9844b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2963e405d1564a45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75fa40a827de4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddc02ef7f25e4b45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>109,335</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,145</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>109,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,960</x:t>
-[...124 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,965</x:t>
-[...144 lines deleted...]
-          <x:t>109,125</x:t>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>