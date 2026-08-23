--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87d2349c5e64be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R556cf1a192fa44f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddc02ef7f25e4b45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92fdc7fc8c5241ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75fa40a827de4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddc02ef7f25e4b45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa2c8873e7ca4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92fdc7fc8c5241ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,965</x:t>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,065</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>109,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>110,170</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>