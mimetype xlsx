--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R556cf1a192fa44f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec0b64d39d34f95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92fdc7fc8c5241ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfedff404fc9e44cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa2c8873e7ca4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92fdc7fc8c5241ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R633c0b8763374f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfedff404fc9e44cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>107,530</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,550</x:t>
-[...107 lines deleted...]
-          <x:t>110,350</x:t>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>111,235</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,170</x:t>
-[...404 lines deleted...]
-          <x:t>111,545</x:t>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>