--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec0b64d39d34f95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R280e15eb21a54e4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfedff404fc9e44cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e9d398d610c482f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R633c0b8763374f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfedff404fc9e44cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55557cf939cc49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e9d398d610c482f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>109,580</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>109,990</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,735</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>108,715</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,865</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>105,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,350</x:t>
-[...31 lines deleted...]
-          <x:t>105,230</x:t>
+          <x:t>105,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>