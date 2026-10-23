--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R280e15eb21a54e4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R745c265349f9462b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e9d398d610c482f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b22976f3edc4fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55557cf939cc49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e9d398d610c482f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a3214f26604887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b22976f3edc4fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,005</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>106,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,575</x:t>
-[...124 lines deleted...]
-          <x:t>107,440</x:t>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,230</x:t>
-[...193 lines deleted...]
-          <x:t>105,925</x:t>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>