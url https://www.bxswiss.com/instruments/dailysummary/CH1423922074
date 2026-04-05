--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R398706718a1647b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4f1de9e1ef545c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5410a80c16484cfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bcb49bc1cfa4454"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2247f46c94dc40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5410a80c16484cfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05afbaf181b042a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bcb49bc1cfa4454" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>103,415</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,255</x:t>
-[...502 lines deleted...]
-          <x:t>103,070</x:t>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>103,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,730</x:t>
-[...11 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,910</x:t>
-        </x:is>
-[...40 lines deleted...]
-          <x:t>103,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>