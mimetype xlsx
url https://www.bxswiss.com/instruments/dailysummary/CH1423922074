--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4f1de9e1ef545c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179594e266af4c63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bcb49bc1cfa4454"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7ee0c2a3ba4464"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05afbaf181b042a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bcb49bc1cfa4454" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91c9cc46026e4cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7ee0c2a3ba4464" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,070</x:t>
-[...58 lines deleted...]
-          <x:t>102,730</x:t>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>103,175</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,050</x:t>
-[...350 lines deleted...]
-          <x:t>102,910</x:t>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>