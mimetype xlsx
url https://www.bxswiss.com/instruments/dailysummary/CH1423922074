--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179594e266af4c63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f50dbefabe4444" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7ee0c2a3ba4464"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0138d07c13b84802"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91c9cc46026e4cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7ee0c2a3ba4464" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R108e29c8ab854e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0138d07c13b84802" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,240</x:t>
-[...21 lines deleted...]
-          <x:t>102,120</x:t>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,865</x:t>
-[...48 lines deleted...]
-          <x:t>102,880</x:t>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,660</x:t>
-        </x:is>
-[...435 lines deleted...]
-          <x:t>102,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>