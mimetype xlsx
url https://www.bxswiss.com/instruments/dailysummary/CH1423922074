--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f50dbefabe4444" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6316d5fcfea4c61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0138d07c13b84802"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85cd800ddc2847c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R108e29c8ab854e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0138d07c13b84802" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3770926854174ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85cd800ddc2847c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,900</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>102,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,820</x:t>
-[...404 lines deleted...]
-          <x:t>102,660</x:t>
+          <x:t>102,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>