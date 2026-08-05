--- v8 (2026-06-05)
+++ v9 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6316d5fcfea4c61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29476da30aa54933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85cd800ddc2847c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf52825b9bc4943d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3770926854174ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85cd800ddc2847c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c45db4c58fe47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf52825b9bc4943d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>102,760</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>