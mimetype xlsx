--- v9 (2026-08-05)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29476da30aa54933" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5329c263f75149ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf52825b9bc4943d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20d21d201bac4445"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c45db4c58fe47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf52825b9bc4943d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec15f9eb1357460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20d21d201bac4445" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>104,550</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,710</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>09.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>104,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>105,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,600</x:t>
-[...6 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,375</x:t>
-[...144 lines deleted...]
-          <x:t>105,300</x:t>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>