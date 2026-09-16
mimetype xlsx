--- v10 (2026-08-26)
+++ v11 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5329c263f75149ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464ea4c4a8ca4e90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20d21d201bac4445"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc47793244b474226"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec15f9eb1357460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20d21d201bac4445" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ed78fad5d3e4cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc47793244b474226" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>105,665</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>105,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...437 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,715</x:t>
-[...117 lines deleted...]
-          <x:t>106,205</x:t>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>